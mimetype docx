--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -100,2305 +100,2305 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I and III interferons shape the retinal cytokine network and barrier function in an in vitro model of ocular toxoplasmosis</w:t>
+                <w:t xml:space="preserve">Encephalitis in travellers: a prospective multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geiller</w:t>
+                <w:t xml:space="preserve">Léa Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greigert Valentin</w:t>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline A. Hillenbrand</w:t>
+                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gommenginger</w:t>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Beal</w:t>
+                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1148037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taac145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354785v1</w:t>
+                <w:t xml:space="preserve">hal-04335832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalitis in travellers: a prospective multicentre study</w:t>
+                <w:t xml:space="preserve">Characteristics, management, and outcomes of patients with infectious encephalitis requiring intensive care: A prospective multicentre observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Picard</w:t>
+                <w:t xml:space="preserve">Pierre Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+                <w:t xml:space="preserve">Jean Paul Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
+                <w:t xml:space="preserve">Sophie Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jtm/taac145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.154300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2023.154300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335832v1</w:t>
+                <w:t xml:space="preserve">hal-04335780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and outcomes of patients with infectious encephalitis requiring intensive care: A prospective multicentre observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I and III interferons shape the retinal cytokine network and barrier function in an in vitro model of ocular toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greigert Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+                <w:t xml:space="preserve">Caroline A. Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Stahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+                <w:t xml:space="preserve">Chloé Gommenginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abgrall</w:t>
+                <w:t xml:space="preserve">Laetitia Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77, pp.154300. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2023.154300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1148037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335780v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Infectious encephalitis in elderly patients: a prospective multicentre observational study in France 2016–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mariette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphael Porcher</w:t>
+                <w:t xml:space="preserve">Paul Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.859-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-022-01927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783213v1</w:t>
+                <w:t xml:space="preserve">hal-04335835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious encephalitis in elderly patients: a prospective multicentre observational study in France 2016–2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Petitgas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (4), pp.859-867. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s15010-022-01927-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335835v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancylostoma ceylanicum as the second most frequent hookworm species isolated in France in travellers returning from tropical areas</w:t>
+                <w:t xml:space="preserve">Detection of Pneumocystis jirovecii in Patients with Severe COVID-19: Diagnostic and Therapeutic Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+                <w:t xml:space="preserve">Yvon Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ramade</w:t>
+                <w:t xml:space="preserve">Thiên-Nga Chamaraux-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Chemla</w:t>
+                <w:t xml:space="preserve">Walid Oulehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Hamane</w:t>
+                <w:t xml:space="preserve">Francis Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taab014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7080585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126883v1</w:t>
+                <w:t xml:space="preserve">hal-03706665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Pneumocystis jirovecii in Patients with Severe COVID-19: Diagnostic and Therapeutic Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Gerber</w:t>
+                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Ruch</w:t>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiên-Nga Chamaraux-Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Schneider</w:t>
+                <w:t xml:space="preserve">Arthur Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7080585⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706665v1</w:t>
+                <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pavot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579180v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Brunet</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364386v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Ancylostoma ceylanicum as the second most frequent hookworm species isolated in France in travellers returning from tropical areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Samia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taab014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579175v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT lung lesions as predictors of early death or ICU admission in COVID-19 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical characteristics and risk factors associated with severe COVID-19: prospective analysis of 1,045 hospitalised cases in North-Eastern France, March 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kaeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Ohana</w:t>
+                <w:t xml:space="preserve">Coralie Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Labani</w:t>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">Joy Mootien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.07.030⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.48.2000895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478014v1</w:t>
+                <w:t xml:space="preserve">hal-04883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and risk factors associated with severe COVID-19: prospective analysis of 1,045 hospitalised cases in North-Eastern France, March 2020</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">The Trick of the Hedgehog: Case Report and Short Review About Archaeopsylla erinacei (Siphonaptera: Pulicidae) in Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Mootien</w:t>
+                <w:t xml:space="preserve">Basma Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dervieux</w:t>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.48.2000895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjz157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883104v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trick of the Hedgehog: Case Report and Short Review About Archaeopsylla erinacei (Siphonaptera: Pulicidae) in Human Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basma Ouarti</w:t>
+                <w:t xml:space="preserve">The BAS2IC Score: A Useful Tool to Identify Patients at High Risk of Early Progression to Severe Coronavirus Disease 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pfaff</w:t>
+                <w:t xml:space="preserve">Olivier Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mootien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjz157⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaa405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469846v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BAS2IC Score: A Useful Tool to Identify Patients at High Risk of Early Progression to Severe Coronavirus Disease 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CT lung lesions as predictors of early death or ICU admission in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kaeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Labani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joy Mootien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (10), </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (10), pp.1417.e5-1417.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaa405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478017v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I ROP16 regulates retinal inflammatory responses during ocular toxoplasmosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When biology supports clinical diagnosis: review of techniques to diagnose ocular toxoplasmosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Rochet</w:t>
+                <w:t xml:space="preserve">Elsa Di Foggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Argy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Brunet</w:t>
+                <w:t xml:space="preserve">Denis Filisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sabou</w:t>
+                <w:t xml:space="preserve">Odile Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander W Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214310⟩</w:t>
+              <w:t xml:space="preserve">The British journal of ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2019-313884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238111v1</w:t>
+                <w:t xml:space="preserve">hal-05256504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cestode infections in non-human primates suggest the existence of zoonotic cycles in the area surrounding the Strasbourg primatology center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2019025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When biology supports clinical diagnosis: review of techniques to diagnose ocular toxoplasmosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Type I ROP16 regulates retinal inflammatory responses during ocular toxoplasmosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Villard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander W Pfaff</w:t>
+                <w:t xml:space="preserve">Marcela Sabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The British journal of ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2019-313884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256504v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of delays in the prescription of oseltamivir in hospitals and potential for improvement.</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gronnwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rosolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2518,103 +2518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal microsporidiosis in Strasbourg from 2014 to 2016: emergence of an Enterocytozoon bieneusi genotype of Asian origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermanno Candolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Paleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hansmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,103 +2782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human intestinal parasites in Mahajanga, Madagascar: The kingdom of the protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (10), pp.e0204576. </w:t>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrospinal fluid monocytes in bacterial meningitis, viral meningitis, and neuroborreliosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Souply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de l’immunité innée lors de la toxoplasmose oculaire : le rôle méconnu des interférons de type I et III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parasitologie. Université de Strasbourg, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020STRAJ004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3322,51 +3322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greigert Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Hillenbrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gommenginger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Beal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1148037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2023.154300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petitgas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01927-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03126883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chemla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taab014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Ruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oulehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaeuffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Labani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.07.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Hyaric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mootien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dervieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.48.2000895" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ouarti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz157" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hinschberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa405" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rochet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Regnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Di Foggia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Villard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Pfaff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313884" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gronnwald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rosolen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.10.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Candolfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0099-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Paleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.04.283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Souply" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Briel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAJ004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2023.154300" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greigert Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Hillenbrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gommenginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Beal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1148037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petitgas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01927-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Ruch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oulehri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03126883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chemla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taab014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaeuffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Hyaric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mootien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dervieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.48.2000895" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ouarti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hinschberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Labani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.07.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Di Foggia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Pfaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Regnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gronnwald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rosolen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.10.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Candolfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0099-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Paleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.04.283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Souply" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Briel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAJ004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>