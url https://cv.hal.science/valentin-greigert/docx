--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -100,1933 +100,1933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalitis in travellers: a prospective multicentre study</w:t>
+                <w:t xml:space="preserve">Type I and III interferons shape the retinal cytokine network and barrier function in an in vitro model of ocular toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Picard</w:t>
+                <w:t xml:space="preserve">Benjamin Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+                <w:t xml:space="preserve">Greigert Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
+                <w:t xml:space="preserve">Caroline A. Hillenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+                <w:t xml:space="preserve">Chloé Gommenginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
+                <w:t xml:space="preserve">Laetitia Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taac145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1148037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335832v1</w:t>
+                <w:t xml:space="preserve">hal-04354785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, management, and outcomes of patients with infectious encephalitis requiring intensive care: A prospective multicentre observational study</w:t>
+                <w:t xml:space="preserve">Encephalitis in travellers: a prospective multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillatre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léa Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Abgrall</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2023.154300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taac145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335780v1</w:t>
+                <w:t xml:space="preserve">hal-04335832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I and III interferons shape the retinal cytokine network and barrier function in an in vitro model of ocular toxoplasmosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics, management, and outcomes of patients with infectious encephalitis requiring intensive care: A prospective multicentre observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline A. Hillenbrand</w:t>
+                <w:t xml:space="preserve">Pierre Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gommenginger</w:t>
+                <w:t xml:space="preserve">Jean Paul Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Beal</w:t>
+                <w:t xml:space="preserve">Sophie Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.154300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1148037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2023.154300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354785v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious encephalitis in elderly patients: a prospective multicentre observational study in France 2016–2019</w:t>
+                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Petitgas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-022-01927-3⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335835v1</w:t>
+                <w:t xml:space="preserve">hal-03783213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarilumab in adults hospitalised with moderate-to-severe COVID-19 pneumonia (CORIMUNO-SARI-1): An open-label randomised controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infectious encephalitis in elderly patients: a prospective multicentre observational study in France 2016–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Porcher</w:t>
+                <w:t xml:space="preserve">Paul Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.e24-e32. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.859-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00315-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-022-01927-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783213v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Pneumocystis jirovecii in Patients with Severe COVID-19: Diagnostic and Therapeutic Challenges</w:t>
+                <w:t xml:space="preserve">Ancylostoma ceylanicum as the second most frequent hookworm species isolated in France in travellers returning from tropical areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Ruch</w:t>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiên-Nga Chamaraux-Tran</w:t>
+                <w:t xml:space="preserve">Cécile Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Oulehri</w:t>
+                <w:t xml:space="preserve">Cathy Chemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Schneider</w:t>
+                <w:t xml:space="preserve">Samia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (8), pp.585. </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7080585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taab014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706665v1</w:t>
+                <w:t xml:space="preserve">hal-03126883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Detection of Pneumocystis jirovecii in Patients with Severe COVID-19: Diagnostic and Therapeutic Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+                <w:t xml:space="preserve">Yvon Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pavot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Thiên-Nga Chamaraux-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oulehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7080585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579180v1</w:t>
+                <w:t xml:space="preserve">hal-03706665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Greigert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Brunet</w:t>
+                <w:t xml:space="preserve">Arthur Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364386v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Parasites and diet as main drivers of the Malagasy gut microbiome richness and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-96967-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579175v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancylostoma ceylanicum as the second most frequent hookworm species isolated in France in travellers returning from tropical areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cathy Chemla</w:t>
+                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Hamane</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taab014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126883v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and risk factors associated with severe COVID-19: prospective analysis of 1,045 hospitalised cases in North-Eastern France, March 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CT lung lesions as predictors of early death or ICU admission in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kaeuffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Le Hyaric</w:t>
+                <w:t xml:space="preserve">Mickael Ohana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aissam Labani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.48.2000895⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (10), pp.1417.e5-1417.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883104v1</w:t>
+                <w:t xml:space="preserve">hal-03478014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trick of the Hedgehog: Case Report and Short Review About Archaeopsylla erinacei (Siphonaptera: Pulicidae) in Human Health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Brunet</w:t>
+                <w:t xml:space="preserve">Clinical characteristics and risk factors associated with severe COVID-19: prospective analysis of 1,045 hospitalised cases in North-Eastern France, March 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Le Hyaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Ouarti</w:t>
+                <w:t xml:space="preserve">Joy Mootien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Pfaff</w:t>
+                <w:t xml:space="preserve">Benjamin Dervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjz157⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.48.2000895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469846v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BAS2IC Score: A Useful Tool to Identify Patients at High Risk of Early Progression to Severe Coronavirus Disease 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">The Trick of the Hedgehog: Case Report and Short Review About Archaeopsylla erinacei (Siphonaptera: Pulicidae) in Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Greigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hinschberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joy Mootien</w:t>
+                <w:t xml:space="preserve">Maureen Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaa405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjz157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478017v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT lung lesions as predictors of early death or ICU admission in COVID-19 patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The BAS2IC Score: A Useful Tool to Identify Patients at High Risk of Early Progression to Severe Coronavirus Disease 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Ohana</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissam Labani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">Olivier Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Mootien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (10), pp.1417.e5-1417.e8. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaa405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478014v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When biology supports clinical diagnosis: review of techniques to diagnose ocular toxoplasmosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Di Foggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cestode infections in non-human primates suggest the existence of zoonotic cycles in the area surrounding the Strasbourg primatology center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.25. </w:t>
@@ -2276,64 +2276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Sabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gronnwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rosolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2518,103 +2518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal microsporidiosis in Strasbourg from 2014 to 2016: emergence of an Enterocytozoon bieneusi genotype of Asian origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermanno Candolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2674,64 +2674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Paleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hansmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2743,322 +2743,334 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (4), pp.S112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.04.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human intestinal parasites in Mahajanga, Madagascar: The kingdom of the protozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abou-Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (10), pp.e0204576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0204576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebrospinal fluid monocytes in bacterial meningitis, viral meningitis, and neuroborreliosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Souply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rosolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D de Briel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medecine et maladies infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05254363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3068,114 +3080,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de l’immunité innée lors de la toxoplasmose oculaire : le rôle méconnu des interférons de type I et III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Greigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parasitologie. Université de Strasbourg, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020STRAJ004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03395366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3322,51 +3334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2023.154300" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greigert Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Hillenbrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gommenginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Beal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1148037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petitgas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01927-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Ruch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oulehri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080585" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03126883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chemla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taab014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaeuffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Hyaric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mootien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dervieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.48.2000895" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ouarti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Laroche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hinschberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa405" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Labani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.07.030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Di Foggia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Pfaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Regnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gronnwald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rosolen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.10.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Candolfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0099-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Paleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.04.283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Souply" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Briel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395366v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAJ004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greigert Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Hillenbrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gommenginger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Beal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1148037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillatre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Stahl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2023.154300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00315-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petitgas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01927-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03126883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chemla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taab014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Ruch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#234;n-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oulehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou-Bacar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Greigert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96967-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kaeuffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Labani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.07.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Hyaric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Mootien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dervieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.48.2000895" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02469846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Ouarti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Laroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjz157" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hinschberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaa405" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Di Foggia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W Pfaff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313884" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150632v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Regnard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gronnwald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rosolen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.10.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Candolfi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0099-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Martinot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Paleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.04.283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2LXWM8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204576" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Souply" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Briel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.03.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03395366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020STRAJ004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>