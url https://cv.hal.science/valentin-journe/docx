--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -593,909 +593,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting seed production in perennial plants: identifying challenges and charting a path forward</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rafael Calama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 239 (2), pp.466-476</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504372v1</w:t>
+                <w:t xml:space="preserve">hal-04308995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174525v1</w:t>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of masting in plants is linked to investment in low tissue mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43616-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+                <w:t xml:space="preserve">hal-04504397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
+                <w:t xml:space="preserve">Mechanisms driving interspecific variation in regional synchrony of trees reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Calama</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.754-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308995v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of masting in plants is linked to investment in low tissue mortality</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.7998. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43616-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504397v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms driving interspecific variation in regional synchrony of trees reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting seed production in perennial plants: identifying challenges and charting a path forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Oberklammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario B Pesendorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (2), pp.466-476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291257v1</w:t>
+                <w:t xml:space="preserve">hal-04504372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
               </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,51 +1896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there tree senescence? The fecundity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,64 +2335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Jerzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Eichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2798,579 +2798,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of fruit production failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cathleen Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786260v1</w:t>
+                <w:t xml:space="preserve">hal-02437625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of fruit production failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathleen Petit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437625v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786479v1</w:t>
+                <w:t xml:space="preserve">hal-02737183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737183v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3421,169 +3421,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du climat lors de l'investissement des ressources dans la reproduction chez les arbres forestiers : Une approche par modélisation mécaniste</w:t>
+                <w:t xml:space="preserve">Influence du climat lors de l’investissement des ressources dans la reproduction chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Milieux et Changements globaux. Aix Marseille Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2020AIXM0024⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02537297v1</w:t>
+                <w:t xml:space="preserve">tel-02791054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du climat lors de l’investissement des ressources dans la reproduction chez les arbres forestiers</w:t>
+                <w:t xml:space="preserve">Influence du climat lors de l'investissement des ressources dans la reproduction chez les arbres forestiers : Une approche par modélisation mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Milieux et Changements globaux. Aix Marseille Université, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2020AIXM0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02791054v1</w:t>
+                <w:t xml:space="preserve">tel-02537297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3601,51 +3601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Satake" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00107514.2026.2613595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.05.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Oberklammer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario B Pesendorfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43616-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01363-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2912" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02537297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AIXM0024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Satake" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00107514.2026.2613595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.05.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43616-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Oberklammer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario B Pesendorfer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01363-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2912" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02537297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AIXM0024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>