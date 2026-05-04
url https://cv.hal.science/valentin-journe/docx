--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,2457 +66,2457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No seed size–number trade-off in European beech: climate governs investment per seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kondrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Jerzyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Eichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Wealth and Governance in Terrestrial Protected Area Coverage : The Role of Population Behavioural Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking gene regulation to flowering phenology under climate change: a dynamical modelling approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Arianoutsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00107514.2026.2613595⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476114v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Contrasts in Climate Extremes That Control Tree Fecundity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margarita Arianoutsou</w:t>
+                <w:t xml:space="preserve">Linking gene regulation to flowering phenology under climate change: a dynamical modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Satake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70738⟩</w:t>
+              <w:t xml:space="preserve">Contemporary Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00107514.2026.2613595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05550584v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of masting: mechanisms, models, and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Chianucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (9), pp.851-862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2024.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship between Maturation Size and Maximum Tree Size from Tropical to Boreal Climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Künstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (9), pp.e14500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐claire Aravena Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308995v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking seed size and number to trait syndromes in trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13652⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04032674v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">How to measure mast seeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Calama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (3), pp.830-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of masting in plants is linked to investment in low tissue mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.7998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-43616-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms driving interspecific variation in regional synchrony of trees reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Szymkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (5), pp.754-764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masting is uncommon in trees that depend on mutualist dispersers in the context of global climate and fertility gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (7), pp.1044-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-023-01446-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting seed production in perennial plants: identifying challenges and charting a path forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Oberklammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario B Pesendorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 239 (2), pp.466-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Berretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (6), pp.1471-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to reproduction and seed size-number trade-offs that shape forest dominance and future recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Ascoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.2381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-30037-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there tree senescence? The fecundity evidence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf phenology correlates with fruit production in European beech (Fagus sylvatica) and in temperate oaks (Quercus robur and Quercus petraea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Ascoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hacket-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Bogdziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2106130118⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (3), pp.733-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-021-01363-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347378v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf phenology correlates with fruit production in European beech (Fagus sylvatica) and in temperate oaks (Quercus robur and Quercus petraea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Journé</w:t>
+                <w:t xml:space="preserve">Is there tree senescence? The fecundity evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Aravena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-021-01363-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2106130118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158648v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative climatic niche models predict real and virtual species distributions equally well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (1), pp.e02912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.2912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399969v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-04938700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2534,51 +2534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Eco-Evolutionary Processes in the Wild: Evolutionary Trade-Offs Between Life History Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,77 +2683,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally, tree fecundity exceeds productivity gradients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,90 +2804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of fruit production failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,64 +2925,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,103 +3037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of climate change and silviculture on growth, carbon sequestration and mortality risk on 9 species at regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2018, Washington, United States</w:t>
@@ -3162,64 +3162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,90 +3287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ans du RENECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat lors de l’investissement des ressources dans la reproduction chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Aix Marseille Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3498,51 +3498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat lors de l'investissement des ressources dans la reproduction chez les arbres forestiers : Une approche par modélisation mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Aix Marseille Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020AIXM0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3601,103 +3601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3897,51 +3897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Satake" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00107514.2026.2613595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.05.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43616-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Oberklammer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario B Pesendorfer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01363-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2912" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02537297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AIXM0024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kondrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jerzy&#324;ska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Eichert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szymkowiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hacket-Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dagorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Arianoutsou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ascoli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Satake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00107514.2026.2613595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04778439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bogdziewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.05.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bogdziewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges K&#252;nstler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Qiu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;claire Aravena Acu&#241;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18984" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43616-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Aravena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01446-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Oberklammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario B Pesendorfer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Berretti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30037-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-021-01363-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2106130118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2912" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04541625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009575v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737183v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Lopez Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02537297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AIXM0024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>