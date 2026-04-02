--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -72,3991 +72,3784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des &amp;quot;faux jumeaux&amp;quot; dans un &amp;quot;moment&amp;quot;. Les arrêts Commune de Béziers au coeur des mutations contemporaines du contentieux contractuel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évaluation des tiers dans les contrats de la commande publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compliance et contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par le Journal of Regulation &amp; Compliance, le CREAM et le CERCOP de Montpellier, Jan 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs : L'identification de la notion d'effet utile des décisions du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : L'effet utile des décisions du juge administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Faure; Valentin Lamy, Oct 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097450v1</w:t>
+                <w:t xml:space="preserve">Caroline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études des doctorants de l'IRENEE : L'évidence en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Léa Fratini, Guillaume Pressé et Moubarak-Touré Ouro-Nile, Sep 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contract changes in France</w:t>
+                <w:t xml:space="preserve">Table ronde : La mise en oeuvre du programme anti-corruption par les entreprises privées et les acteurs publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lichère</w:t>
+                <w:t xml:space="preserve">Bertrand Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigas-Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loppinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 ans après la première loi Sapin, où en est-on de la lutte contre la corruption ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la faculté de droit, Université Jean Moulin Lyon 3, sous la dir. d'Alexis Bavitot, François Lichère, Xavier Pin et Elise Untermaier-Kerléo, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314670v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04156424v1</w:t>
+                <w:t xml:space="preserve">hal-04086609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résumé des travaux de la Chaire 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'efficacité de la commande publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par la Chaire DCP, Université Jean Moulin Lyon 3, sous la dir. de François Lichère et Laurent Richer, Sep 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...81 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Alessandrini</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanckeman non admis à la Brasserie du Théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04567778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdons-nous dans les bois. Compétence juridictionnelle et acte de gestion des forêts domaniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.2042</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure contentieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bigas-Reboul</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.2350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, Dossier spécial : L'évidence en droit public, pp.115-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en oeuvre du programme anti-corruption par les entreprises privées et le secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.2159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redevances d'occupation du domaine public : ni gratuité, ni libéralité (Rép. min. n° 2065 : Jo Sénat 8 déc. 2022, p. 6373)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.Etude 2039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet utile des décisions du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.2349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu &amp;quot;fixé&amp;quot; autour de l'effet relatif des contrats administratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icare, les ailes brûlées, vole encore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éditorial des Cahiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/capo.012.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnisation des surcoûts occasionnés par des difficultés d'exécution dans les marchés publics de travaux - à propos de quelques avancées récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des signes et des lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.1847</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Czabaj : le siège de la responsabilité contractuelle n'aura pas lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terminal méthanier du Havre : la dérogation à la procédure de sélection pour l'attribution des titres domaniaux nichée dans la loi pouvoir d'achat (L. n° 2022-1158, 16 août 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43-44, pp.2303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compliance.- Contrats publics et compliance. Les nouveaux chemins de la lutte contre la corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, Etude 2155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Comptoir Négoce au pays de Béziers II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quasi-domanialité publique au prisme du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03376163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quasi-domanialité publique au prisme du droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03840747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le confinement organique de l'exorbitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et contrats publics, une approche de sociologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lichère</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Caroline Faure</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...175 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lamy</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Meynier-Pozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17, pp.978</w:t>
+              <w:t xml:space="preserve">, 2021, 25, pp.1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.2042</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03282813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider, c'est assumer : à propos du reclassement de l'agent contractuel d'un établissement public communal dissous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.2159</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d'achat d'énergie photovoltaïque : le préjudice né du défaut de notification d'une aide d'État à la Commission n'est pas indemnisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Faure</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équilibre de l'abus de droit en matière fiscale : entre insécurité juridique objective et recherche de confiance légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.1211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le confinement organique de l'exorbitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et contrats publics, une approche de sociologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lichère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47, pp.2350</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Meynier-Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité juridique. Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°25, p.1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Faure</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans un angle fermé : l'annulation d'un contrat d'occupation d'un stade à la suite d'un recours Tarn-et-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et contrats publics : une approche de sociologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, Dossier spécial : L'évidence en droit public, pp.115-122</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lichère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Meynier-Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.Etude 2039</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors cadre : le stade du Hainaut n'est pas une dépendance du domaine public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47, pp.2349</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absolution de l'évêque de Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnances non ratifiées de l'article 38 : le recours pour excès de pouvoir demeure ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Icare, les ailes brûlées, vole encore</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des fédérations sportives du fait des sanctions antidopage illégales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences à l'ACNUSA : annulation d'une amende du fait de la partialité objective apparente de l'Autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8, pp.398</w:t>
+              <w:t xml:space="preserve">, 2019, 44, pp.2621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes des établissements publics à caractère industriel et commercial par détermination de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes des établissements publics à caractère industriel et commercial par détermination de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 08, pp.462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 653</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzenac -LFP/FFF : prolongations à l'issue du temps règlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des signes et des lettres</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de sélection en équipe nationale qui cachait une sanction : un cas rare de mise en jeu de la responsabilité d'une fédération sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclaircissements sur le régime juridique des contrats d'agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32, pp.1847</w:t>
+              <w:t xml:space="preserve">, 2016, 13, pp.727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1310 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...597 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03848792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion suite à la présentation du livre de C. Fardet, &amp;quot;Droit administratif&amp;quot;, éd. Mabillon, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;faux jumeaux&amp;quot; dans un &amp;quot;moment&amp;quot;. Les arrêts Commune de Béziers au coeur des mutations contemporaines du contentieux contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maxime Charité et Nolwenn Duclos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les "arrêts jumeaux" en droit administratif français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247 et s., 2024, Logiques juridiques, 978-2-3364-4943-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit administratif et les pieux établissements de la France à Rome et à Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lombard et Joël Benoît (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandeur et servitudes du bien commun. Mélanges en l'honneur de Jean-Claude Ricci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-302, 2023, Etudes, mélanges, travaux, 978-2-247-20825-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contract changes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lichère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dacian Dragos, Kirsi-Maria Halonen, Bogdana Neamtu, Steen Treumer (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contract changes, The dark side of EU procurement law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elgar, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du contentieux administratif français à la pandémie : les trois temps de la valse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des procédures contentieuses en temps de pandémie. Comparaison internationale et limites éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285, 2022, 978-2802771883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur la commune intention des parties dans les contrats administratifs. Contribution à l'interprétation du contrat en droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 564 p., 2022, Bibliothèque des thèses, 978-2-8493-4636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4066,114 +3859,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur la commune intention des parties dans les contrats administratifs. Contribution à l'interprétation du contrat en droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Aix Marseille Université (AMU), 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03376154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4320,51 +4113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04622042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/p-les-arrets-jumeaux-en-droit-administratif-francais-9782336449432.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097450v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04086609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigas-Reboul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loppinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04388858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.012.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Akoka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156130v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fardet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/45160-recherche-sur-la-commune-intention-des-parties-dans-les-contrats-administratifs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03376154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04086609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigas-Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loppinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04388858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.012.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Akoka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04622042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/p-les-arrets-jumeaux-en-droit-administratif-francais-9782336449432.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/45160-recherche-sur-la-commune-intention-des-parties-dans-les-contrats-administratifs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03376154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>