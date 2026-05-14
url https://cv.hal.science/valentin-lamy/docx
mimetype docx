--- v1 (2026-04-02)
+++ v2 (2026-05-14)
@@ -514,51 +514,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1894,1380 +1894,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03834488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décider, c'est assumer : à propos du reclassement de l'agent contractuel d'un établissement public communal dissous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d'achat d'énergie photovoltaïque : le préjudice né du défaut de notification d'une aide d'État à la Commission n'est pas indemnisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue ALYODA : Revue de jurisprudence de la Cour administrative d'appel de Lyon et des tribunaux administratifs de son ressort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équilibre de l'abus de droit en matière fiscale : entre insécurité juridique objective et recherche de confiance légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.1211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et contrats publics, une approche de sociologie juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lichère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanette Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Meynier-Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité juridique. Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°25, p.1425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05313961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le confinement organique de l'exorbitance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans un angle fermé : l'annulation d'un contrat d'occupation d'un stade à la suite d'un recours Tarn-et-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et contrats publics : une approche de sociologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lichère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Meynier-Pozzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors cadre : le stade du Hainaut n'est pas une dépendance du domaine public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absolution de l'évêque de Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.1211</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnances non ratifiées de l'article 38 : le recours pour excès de pouvoir demeure ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le confinement organique de l'exorbitance</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité des fédérations sportives du fait des sanctions antidopage illégales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences à l'ACNUSA : annulation d'une amende du fait de la partialité objective apparente de l'Autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7, pp.396</w:t>
+              <w:t xml:space="preserve">, 2019, 44, pp.2621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N°25, p.1425</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes des établissements publics à caractère industriel et commercial par détermination de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans un angle fermé : l'annulation d'un contrat d'occupation d'un stade à la suite d'un recours Tarn-et-Garonne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes des établissements publics à caractère industriel et commercial par détermination de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 08, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luzenac -LFP/FFF : prolongations à l'issue du temps règlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 58, pp.81</w:t>
+              <w:t xml:space="preserve">, 2019, 53, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Fanette Akoka</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de sélection en équipe nationale qui cachait une sanction : un cas rare de mise en jeu de la responsabilité d'une fédération sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclaircissements sur le régime juridique des contrats d'agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25, pp.1425</w:t>
+              <w:t xml:space="preserve">, 2016, 13, pp.727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...572 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3277,117 +3169,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion suite à la présentation du livre de C. Fardet, &amp;quot;Droit administratif&amp;quot;, éd. Mabillon, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fardet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3397,356 +3289,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;faux jumeaux&amp;quot; dans un &amp;quot;moment&amp;quot;. Les arrêts Commune de Béziers au coeur des mutations contemporaines du contentieux contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maxime Charité et Nolwenn Duclos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les "arrêts jumeaux" en droit administratif français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Les "arrêts jumeaux" en droit administratif français</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247 et s., 2024, Logiques juridiques, 978-2-3364-4943-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit administratif et les pieux établissements de la France à Rome et à Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lombard et Joël Benoît (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandeur et servitudes du bien commun. Mélanges en l'honneur de Jean-Claude Ricci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-302, 2023, Etudes, mélanges, travaux, 978-2-247-20825-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.247 et s., 2024, Logiques juridiques, 978-2-3364-4943-2</w:t>
+                <w:t xml:space="preserve">hal-04097450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contract changes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lichère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dacian Dragos, Kirsi-Maria Halonen, Bogdana Neamtu, Steen Treumer (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contract changes, The dark side of EU procurement law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elgar, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalloz</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.291-302, 2023, Etudes, mélanges, travaux, 978-2-247-20825-8</w:t>
+                <w:t xml:space="preserve">hal-05314670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation du contentieux administratif français à la pandémie : les trois temps de la valse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des procédures contentieuses en temps de pandémie. Comparaison internationale et limites éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285, 2022, 978-2802771883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3756,100 +3648,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sur la commune intention des parties dans les contrats administratifs. Contribution à l'interprétation du contrat en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 564 p., 2022, Bibliothèque des thèses, 978-2-8493-4636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3859,114 +3751,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche sur la commune intention des parties dans les contrats administratifs. Contribution à l'interprétation du contrat en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Aix Marseille Université (AMU), 2019. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03376154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4113,51 +4005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04086609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigas-Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loppinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04388858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.012.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Akoka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04622042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/p-les-arrets-jumeaux-en-droit-administratif-francais-9782336449432.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/45160-recherche-sur-la-commune-intention-des-parties-dans-les-contrats-administratifs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03376154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04246361v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04216618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04086609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alessandrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigas-Reboul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loppinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04310183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04626315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04530843v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04388858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.012.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156430v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04289569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04206505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Akoka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Meynier-Pozzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04423947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04622042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/p-les-arrets-jumeaux-en-droit-administratif-francais-9782336449432.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/grandeur-et-servitudes-du-bien-commun-9782247208258.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04042585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/45160-recherche-sur-la-commune-intention-des-parties-dans-les-contrats-administratifs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03376154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>