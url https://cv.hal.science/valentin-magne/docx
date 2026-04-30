--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1645,303 +1645,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of substituted phosphathiahelicenes via regioselective bromination of a preformed helical scaffold: a new approach to modular ligands for enantioselective gold-catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Spiro[piperidine‐3,3′‐oxindoles] via Gold(I)‐Catalyzed Dearomatization of N ‐Propargyl‐ and N ‐Homoallenyl‐2‐bromotryptamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Aillard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC04765C⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 358 (21), pp.3355-3361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201600398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560152v1</w:t>
+                <w:t xml:space="preserve">hal-04559588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Spiro[piperidine‐3,3′‐oxindoles] via Gold(I)‐Catalyzed Dearomatization of N ‐Propargyl‐ and N ‐Homoallenyl‐2‐bromotryptamines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synthesis of substituted phosphathiahelicenes via regioselective bromination of a preformed helical scaffold: a new approach to modular ligands for enantioselective gold-catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Aillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Dova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cauteruccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201600398⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (73), pp.10984-10987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC04765C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04559588v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu I –USY as a Ligand-Free and Recyclable Catalytic System for the Ullmann-Type Diaryl Ether Synthesis</w:t>
               </w:r>
@@ -2976,165 +2976,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-Catalyzed Synthesis of Heterocycles, from Spiroindoles to the Total Synthesis of (−)-Rhazinilam.</w:t>
+                <w:t xml:space="preserve">Nickel Catalyzed Synthesis of S-Aryl Isothiouronium Salts: a Convenient Route to Thiophenols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dan Eley Postdoctoral Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nottingham (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">16th Belgian Organic Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560214v1</w:t>
+                <w:t xml:space="preserve">hal-04560217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel Catalyzed Synthesis of S-Aryl Isothiouronium Salts: a Convenient Route to Thiophenols.</w:t>
+                <w:t xml:space="preserve">Gold(I)-Catalyzed Synthesis of Heterocycles, from Spiroindoles to the Total Synthesis of (−)-Rhazinilam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Belgian Organic Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Dan Eley Postdoctoral Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nottingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560217v1</w:t>
+                <w:t xml:space="preserve">hal-04560214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of (−)-Rhazinilam via Enantioselective Gold(I) Catalysis.</w:t>
               </w:r>
@@ -3304,51 +3304,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'hétérocycles chiraux par catalyse à l'Au(I) et développement de nouveaux phosphahélicènes pour la catalyse énantiosélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catalyse. Université Paris-Saclay, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Catalyse. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3530,51 +3530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05166847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60075-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Cretoiu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29204809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Hussein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2012-5078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sanogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Demmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhydian Beddoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Andrews" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cuthbertson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Saska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax3353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pujol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00620" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cauteruccio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04765C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M2KGV3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chassaing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rammal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00100-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00156-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338414v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS386" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hector" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Katao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05166847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60075-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Cretoiu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29204809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29143332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Hussein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2012-5078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559585v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sanogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S Demmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559601v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhydian Beddoe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Andrews" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cuthbertson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Saska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax3353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Danel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pujol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00620" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voituriez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/M985" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201700932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201600398" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6M2KGV3N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cauteruccio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04765C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chassaing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02167" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rammal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00100-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818655-8.00156-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02338414v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS386" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>