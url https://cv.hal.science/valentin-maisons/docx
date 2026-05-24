--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -368,965 +368,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of End-Stage Kidney Disease and Topiramate Use</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombotic Microangiopathy From Peptide Receptor Radionuclide Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+                <w:t xml:space="preserve">Paul Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roger</w:t>
+                <w:t xml:space="preserve">Mickael Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (8), pp.2642-2650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.610-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328796v1</w:t>
+                <w:t xml:space="preserve">hal-05100621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic Microangiopathy From Peptide Receptor Radionuclide Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (2), pp.610-613. </w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100621v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Diagnostic value of biological parameters in biopsy-confirmed thrombotic microangiopathy-MATRIX consortium group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Demir</w:t>
+                <w:t xml:space="preserve">Anna Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Delalande</w:t>
+                <w:t xml:space="preserve">Etienne Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.1950-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391239v1</w:t>
+                <w:t xml:space="preserve">hal-04998967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic value of biological parameters in biopsy-confirmed thrombotic microangiopathy-MATRIX consortium group</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights Into Renal Involvement During Immune-Mediated Thrombotic Thrombocytopenic Purpura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Chardon</w:t>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+                <w:t xml:space="preserve">Marion Rabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frimat</w:t>
+                <w:t xml:space="preserve">Aude Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.1950-1959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.019⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.3271-3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998967v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into Renal Involvement During Immune-Mediated Thrombotic Thrombocytopenic Purpura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Risk of End-Stage Kidney Disease and Topiramate Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabant</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Servais</w:t>
+                <w:t xml:space="preserve">Sébastien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Antunes</w:t>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (9), pp.3271-3275. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.2642-2650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328793v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Cluster Analysis in Patients with Cardiorenal Syndromes: Identifying Vascular Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste de Freminville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13113159⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (5), pp.1100-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328758v1</w:t>
+                <w:t xml:space="preserve">hal-04494315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Cluster Analysis in Patients with Cardiorenal Syndromes: Identifying Vascular Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Freminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
+                <w:t xml:space="preserve">Guillaume Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (5), pp.1100-1112. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.3159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm13113159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494315v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il éviter les bloqueurs du système rénine-angiotensine en cas de sténose athéromateuse de l’artère rénale ?</w:t>
               </w:r>
@@ -1397,965 +1397,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boudghene-Stambouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Brucker</w:t>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2023.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324905v1</w:t>
+                <w:t xml:space="preserve">hal-04228620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent von Tokarski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (8), pp.1716-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228620v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (3), pp.101441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+                <w:t xml:space="preserve">Syndrome cardio-rénal : quoi de neuf en 2023 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+                <w:t xml:space="preserve">Théo Pezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Dominique Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (8), pp.1716-1727. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.121-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225451v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome cardio-rénal : quoi de neuf en 2023 ?</w:t>
+                <w:t xml:space="preserve">Towards better indications for kidney biopsy in adult IgA vasculitis: a clinical-laboratory and pathology correlation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Hamzaoui</w:t>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Pillebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Hanoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guerrot</w:t>
+                <w:t xml:space="preserve">Zhour El Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.485-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-022-01389-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328760v1</w:t>
+                <w:t xml:space="preserve">hal-05328801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better indications for kidney biopsy in adult IgA vasculitis: a clinical-laboratory and pathology correlation study</w:t>
+                <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evangeline Pillebout</w:t>
+                <w:t xml:space="preserve">Fanny Boudghene-Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhour El Ouafi</w:t>
+                <w:t xml:space="preserve">Marie Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), pp.485-494. </w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-022-01389-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2023.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328801v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate isavuconazole therapy of a subcutaneous nodule caused by Alternaria infectoria in a heart transplant recipient</w:t>
               </w:r>
@@ -2953,51 +2953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'échelle SONG - Participation aux activités de la vie quotidienne chez les patients transplantés rénaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.06.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328793v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Servais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antunes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.06.039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Freminville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13113159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Hamzaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hanoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pezel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328801v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour El Ouafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01389-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coustill&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2021.101235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2214165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab197" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2020.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loh&#233;ac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.06.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Servais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antunes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.06.039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.06.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Freminville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13113159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Hamzaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hanoy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pezel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour El Ouafi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-022-01389-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coustill&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2021.101235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2214165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Touchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab197" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2020.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loh&#233;ac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.06.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>