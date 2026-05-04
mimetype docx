--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -957,277 +957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of stage-fall-discharge rating curves and their uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
+                <w:t xml:space="preserve">Uncertainty in streamflow records – a comparison of multiple estimation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gazoorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.31</w:t>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605304v1</w:t>
+                <w:t xml:space="preserve">hal-02605306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in streamflow records – a comparison of multiple estimation methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Mason</w:t>
+                <w:t xml:space="preserve">Bayesian analysis of stage-fall-discharge rating curves and their uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mansanarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605306v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological post event survey after the autumn 2014 floods in the Cévennes region in France: results and first hydrological analyses</w:t>
               </w:r>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darienzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (5), pp.22-28. </w:t>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazoorian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mc Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcmillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coxon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02605323v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAU006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606954v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazoorian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mason" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mc Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Kiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mcmillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coxon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR022708" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02605323v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAU006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>