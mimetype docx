--- v0 (2026-03-10)
+++ v1 (2026-04-03)
@@ -989,261 +989,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive performance of dairy cows fed with 2 methyloxolane defatted soybean, rapeseed, and sunflower meals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des parcours variés vers le doctorat (bac+8), à toi de créer le tien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13921344⟩</w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aubière, France. Zenodo, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13906958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746540v1</w:t>
+                <w:t xml:space="preserve">hal-04746575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des parcours variés vers le doctorat (bac+8), à toi de créer le tien !</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productive performance of dairy cows fed with 2 methyloxolane defatted soybean, rapeseed, and sunflower meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aubière, France. Zenodo, 2024, </w:t>
+              <w:t xml:space="preserve">World Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. Zenodo, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13906958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13921344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746575v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of plasma parameters in fattening beef cattle fed hexane vs 2-methyloxolane defatted soybean meal</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40AF8412"/>
+    <w:nsid w:val="77A8943E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1809,51 +1809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-menoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1616-9333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JDD-1027-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leday" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15308910" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13921344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13906958" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-menoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1616-9333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JDD-1027-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leday" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15308910" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13906958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13921344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>