--- v1 (2026-04-03)
+++ v2 (2026-05-26)
@@ -989,261 +989,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des parcours variés vers le doctorat (bac+8), à toi de créer le tien !</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productive performance of dairy cows fed with 2 methyloxolane defatted soybean, rapeseed, and sunflower meals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13906958⟩</w:t>
+              <w:t xml:space="preserve">World Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. Zenodo, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13921344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746575v1</w:t>
+                <w:t xml:space="preserve">hal-04746540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive performance of dairy cows fed with 2 methyloxolane defatted soybean, rapeseed, and sunflower meals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des parcours variés vers le doctorat (bac+8), à toi de créer le tien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Voland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. Zenodo, 2024, </w:t>
+              <w:t xml:space="preserve">Fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aubière, France. Zenodo, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13921344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13906958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746540v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of plasma parameters in fattening beef cattle fed hexane vs 2-methyloxolane defatted soybean meal</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A8943E"/>
+    <w:nsid w:val="6D3F4789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1809,51 +1809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-menoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1616-9333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JDD-1027-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leday" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15308910" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13906958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13921344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-menoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1616-9333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JDD-1027-2023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Farizon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leday" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Engel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rapinel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15308910" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13921344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Voland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13906958" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>