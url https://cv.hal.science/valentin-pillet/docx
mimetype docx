--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -391,559 +391,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924514v1</w:t>
+                <w:t xml:space="preserve">hal-02087593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impacts of shoreline hardening on beach response to hurricanes: Saint-Barthélemy, Lesser Antilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High human influence on beach response to tropical cyclones in small islands: Saint-Martin Island, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cécé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174, pp.71-91. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 325, pp.70-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087593v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and genetic diversity in the variegated scallop, &amp;lt;i&amp;gt;Mimachlamys varia&amp;lt;/i&amp;gt; (Linnaeus, 1758), a novel bioindicator of chemical pollution on the French coastline</w:t>
+                <w:t xml:space="preserve">Understanding Interactions between Shoreline Changes and Reef Outer Slope Morphometry on Takapoto Atoll (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Breitwieser</w:t>
+                <w:t xml:space="preserve">Antoine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Becquet</w:t>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorothée James</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyy035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.496 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-100.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843019v1</w:t>
+                <w:t xml:space="preserve">hal-01924521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Interactions between Shoreline Changes and Reef Outer Slope Morphometry on Takapoto Atoll (French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure and genetic diversity in the variegated scallop, &amp;lt;i&amp;gt;Mimachlamys varia&amp;lt;/i&amp;gt; (Linnaeus, 1758), a novel bioindicator of chemical pollution on the French coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Vanessa Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée James</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Guy Sauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.496 - 500. </w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (4), pp.417-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI85-100.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyy035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924521v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline changes in reef islands of the Central Pacific: Takapoto Atoll, Northern Tuamotu, French Polynesia</w:t>
               </w:r>
@@ -1121,103 +1121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the interactions between shorelines changes and reef outer slope morphometry on Takapoto atoll (French Polynesia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pusan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des cyclones Irma, José et Maria (Septembre 2017) sur les systèmes sédimentaires côtiers de l'île de Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1318,204 +1318,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-cyclone readjustment of beaches on Saint-Barthélemy Island (Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse morphométrique au service de l'évaluation de la stabilité des îles coralliennes : application aux Tuamotu, Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">ESRI - SIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924573v1</w:t>
+                <w:t xml:space="preserve">hal-01924527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse morphométrique au service de l'évaluation de la stabilité des îles coralliennes : application aux Tuamotu, Polynésie française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-cyclone readjustment of beaches on Saint-Barthélemy Island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI - SIG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Littoral 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924527v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1670,51 +1670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-100.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02087593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.09.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-100.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01924573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>