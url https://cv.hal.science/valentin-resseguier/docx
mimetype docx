--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> valentin resseguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9301-9493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200052969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsanov for STUOD & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveile Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in 2D turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian & non-Markovian closure for wave-turbulence interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical Methods for Dynamical Stochastic Models (Dynstoch 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell refraction by oceanic currents and multiscale stochastic closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Workshop on “Transport and Scale Interactions in Geophysical Flows”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary stochastic transportation maps for data assimilation & the relations to physics based stochastic transportation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic transport in upper ocean dynamics (STUOD) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee des laureats du prix de these SMAI-GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing wind energy costs by improving control loops and real-time unsteady air flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine (FOWT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity domains and parametrizations for white-noise and multiscale models in turbulence and wave-turbulence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union (EGU) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow data assimilation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES: Reduced order models; Approximation theory; Machine learning; Surrogates, Emulators and Simulators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave -current interactions through stochastic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based random dynamics for gravity waves and currents interaction on the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium - ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order model for real-time unsteady flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2019 - Web Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cork, Ireland. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic transport to quantify errors in geophysical fluid dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty and other energy-related stochastic subgrid schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - Workshop Conservation Principles, Data and Uncertainty in Atmosphere-Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Potsdam, Germany. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainties introduced by dimension reduction in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2019 - 3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Remote Sensing Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude en mécaniques des fluides : l'apport de la dynamique sous incertitude de position et de l'advection stochastic par transport de Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Advection by Lie Transport and Location Uncertainty: a common ground for uncertainty quantification in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying model errors for geophysical fluid dynamics data assimilation through Location Uncertainty or Stochastic Advection by Lie Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliMathNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification and ensemble forecast in coarse-grid or dimensionally-reduced computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018 - 6th European Conference on Computational Mechanics - 7th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty: model derivation, modified transport and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 - American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport along stochatic flows in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Statistical methods for dynamical stochastic models - DYNSTOCH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization of geophysical flows through modelling under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Modeling in Earth Sciences (DAMES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely chaotic transitions of large-scale fluid flows using a stochastic transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Chaotic Modeling and Simulation International Conference (CHAOS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized fluid dynamics based on subgrid transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physique des erreurs de modèles pour les écoulements fluides géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reynolds theorem and generalized subgrid tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Turbulence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model from a new stochastic decomposition of fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fluid Dynamic Model and Dimensional Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Geophysical Fields: A Differential Geometry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.134997. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in random 2D turbulence: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 997, pp.A51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically constrained covariance inflation from location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-237-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smooth divergence-free flows on tracer gradients and spectra: Eulerian prognosis description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-21-0014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying truncation-related uncertainties in unsteady fluid dynamics reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1354819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in ensemble forecast strategy: uncertainty quantification for coarse-grid computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.215-261. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven versus self-similar parameterizations for Stochastic Advection by Lie Transport and Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.209-234. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-27-209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale flows under location uncertainty: a consistent stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part II Quasi-geostrophy and efficient ensemble spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.177-208. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part III SQG and frontal dynamics under strong turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391484v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part I Random transport and general models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1310210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of subgrid flows from tracer image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained random diffeomorphisms for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random ocean swell-rays: a stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for linear wave propagation in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Stochastic Transport in Upper Ocean Dynamics (STUOD) Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic point of view on oceanic mixing studies from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing: At the crossroads of foundations and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and parametrizing downscaling and mixing analyses from altimeter-derived oceanic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2022 - Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2020 - 10th European Congress Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMG 2016 : 31st IUGG Conference on Mathematical Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic subgrid tensor for geophysical flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Postgraduate Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and fluid dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Rennes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017REN1S004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> valentin resseguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9301-9493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200052969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsanov for STUOD & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveile Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in 2D turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell refraction by oceanic currents and multiscale stochastic closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Workshop on “Transport and Scale Interactions in Geophysical Flows”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian & non-Markovian closure for wave-turbulence interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical Methods for Dynamical Stochastic Models (Dynstoch 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary stochastic transportation maps for data assimilation & the relations to physics based stochastic transportation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic transport in upper ocean dynamics (STUOD) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee des laureats du prix de these SMAI-GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing wind energy costs by improving control loops and real-time unsteady air flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine (FOWT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity domains and parametrizations for white-noise and multiscale models in turbulence and wave-turbulence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union (EGU) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow data assimilation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES: Reduced order models; Approximation theory; Machine learning; Surrogates, Emulators and Simulators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave -current interactions through stochastic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based random dynamics for gravity waves and currents interaction on the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium - ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order model for real-time unsteady flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2019 - Web Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cork, Ireland. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic transport to quantify errors in geophysical fluid dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty and other energy-related stochastic subgrid schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - Workshop Conservation Principles, Data and Uncertainty in Atmosphere-Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Potsdam, Germany. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainties introduced by dimension reduction in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2019 - 3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Remote Sensing Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude en mécaniques des fluides : l'apport de la dynamique sous incertitude de position et de l'advection stochastic par transport de Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Advection by Lie Transport and Location Uncertainty: a common ground for uncertainty quantification in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying model errors for geophysical fluid dynamics data assimilation through Location Uncertainty or Stochastic Advection by Lie Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliMathNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification and ensemble forecast in coarse-grid or dimensionally-reduced computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018 - 6th European Conference on Computational Mechanics - 7th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty: model derivation, modified transport and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 - American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization of geophysical flows through modelling under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Modeling in Earth Sciences (DAMES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport along stochatic flows in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Statistical methods for dynamical stochastic models - DYNSTOCH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely chaotic transitions of large-scale fluid flows using a stochastic transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Chaotic Modeling and Simulation International Conference (CHAOS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized fluid dynamics based on subgrid transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physique des erreurs de modèles pour les écoulements fluides géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fluid Dynamic Model and Dimensional Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reynolds theorem and generalized subgrid tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Turbulence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model from a new stochastic decomposition of fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Geophysical Fields: A Differential Geometry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.134997. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in random 2D turbulence: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 997, pp.A51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically constrained covariance inflation from location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-237-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smooth divergence-free flows on tracer gradients and spectra: Eulerian prognosis description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-21-0014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying truncation-related uncertainties in unsteady fluid dynamics reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1354819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in ensemble forecast strategy: uncertainty quantification for coarse-grid computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.215-261. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven versus self-similar parameterizations for Stochastic Advection by Lie Transport and Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.209-234. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-27-209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale flows under location uncertainty: a consistent stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part II Quasi-geostrophy and efficient ensemble spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.177-208. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part III SQG and frontal dynamics under strong turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391484v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part I Random transport and general models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1310210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of subgrid flows from tracer image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained random diffeomorphisms for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random ocean swell-rays: a stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for linear wave propagation in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Stochastic Transport in Upper Ocean Dynamics (STUOD) Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic point of view on oceanic mixing studies from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing: At the crossroads of foundations and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and parametrizing downscaling and mixing analyses from altimeter-derived oceanic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2022 - Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2020 - 10th European Congress Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic subgrid tensor for geophysical flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Postgraduate Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMG 2016 : 31st IUGG Conference on Mathematical Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and fluid dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Rennes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017REN1S004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59D0876C"/>
+    <w:nsid w:val="A1C1D43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-resseguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9301-9493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200052969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364186v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveile Talla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hasco&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hascoet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fox-Kemper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bouaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl D Holm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549029v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-237-2023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371892v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0014.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169957v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1354819" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02558016v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09437-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371789v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-209-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3198" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391476v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391484v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391420v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1310210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821873v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507292v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1S004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-resseguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9301-9493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200052969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveile Talla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hasco&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hascoet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fox-Kemper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bouaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl D Holm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549029v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-237-2023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371892v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0014.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169957v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1354819" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02558016v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09437-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371789v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-209-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3198" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391476v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391484v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391420v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1310210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507292v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1S004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>