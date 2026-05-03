--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> valentin resseguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9301-9493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200052969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsanov for STUOD & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveile Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in 2D turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell refraction by oceanic currents and multiscale stochastic closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Workshop on “Transport and Scale Interactions in Geophysical Flows”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian & non-Markovian closure for wave-turbulence interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical Methods for Dynamical Stochastic Models (Dynstoch 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary stochastic transportation maps for data assimilation & the relations to physics based stochastic transportation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic transport in upper ocean dynamics (STUOD) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee des laureats du prix de these SMAI-GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing wind energy costs by improving control loops and real-time unsteady air flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine (FOWT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity domains and parametrizations for white-noise and multiscale models in turbulence and wave-turbulence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union (EGU) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow data assimilation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES: Reduced order models; Approximation theory; Machine learning; Surrogates, Emulators and Simulators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave -current interactions through stochastic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based random dynamics for gravity waves and currents interaction on the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium - ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order model for real-time unsteady flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2019 - Web Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cork, Ireland. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic transport to quantify errors in geophysical fluid dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty and other energy-related stochastic subgrid schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - Workshop Conservation Principles, Data and Uncertainty in Atmosphere-Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Potsdam, Germany. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainties introduced by dimension reduction in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2019 - 3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Remote Sensing Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude en mécaniques des fluides : l'apport de la dynamique sous incertitude de position et de l'advection stochastic par transport de Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Advection by Lie Transport and Location Uncertainty: a common ground for uncertainty quantification in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying model errors for geophysical fluid dynamics data assimilation through Location Uncertainty or Stochastic Advection by Lie Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliMathNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification and ensemble forecast in coarse-grid or dimensionally-reduced computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018 - 6th European Conference on Computational Mechanics - 7th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty: model derivation, modified transport and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 - American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization of geophysical flows through modelling under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Modeling in Earth Sciences (DAMES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport along stochatic flows in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Statistical methods for dynamical stochastic models - DYNSTOCH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely chaotic transitions of large-scale fluid flows using a stochastic transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Chaotic Modeling and Simulation International Conference (CHAOS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized fluid dynamics based on subgrid transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physique des erreurs de modèles pour les écoulements fluides géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fluid Dynamic Model and Dimensional Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reynolds theorem and generalized subgrid tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Turbulence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model from a new stochastic decomposition of fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Geophysical Fields: A Differential Geometry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.134997. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in random 2D turbulence: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 997, pp.A51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically constrained covariance inflation from location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-237-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smooth divergence-free flows on tracer gradients and spectra: Eulerian prognosis description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-21-0014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying truncation-related uncertainties in unsteady fluid dynamics reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1354819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in ensemble forecast strategy: uncertainty quantification for coarse-grid computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.215-261. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven versus self-similar parameterizations for Stochastic Advection by Lie Transport and Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.209-234. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-27-209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale flows under location uncertainty: a consistent stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part II Quasi-geostrophy and efficient ensemble spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.177-208. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part III SQG and frontal dynamics under strong turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391484v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part I Random transport and general models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1310210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of subgrid flows from tracer image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained random diffeomorphisms for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random ocean swell-rays: a stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for linear wave propagation in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Stochastic Transport in Upper Ocean Dynamics (STUOD) Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic point of view on oceanic mixing studies from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing: At the crossroads of foundations and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and parametrizing downscaling and mixing analyses from altimeter-derived oceanic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2022 - Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2020 - 10th European Congress Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic subgrid tensor for geophysical flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Postgraduate Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMG 2016 : 31st IUGG Conference on Mathematical Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and fluid dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Rennes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017REN1S004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> valentin resseguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9301-9493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200052969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsanov for STUOD & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in 2D turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian & non-Markovian closure for wave-turbulence interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical Methods for Dynamical Stochastic Models (Dynstoch 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell refraction by oceanic currents and multiscale stochastic closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Workshop on “Transport and Scale Interactions in Geophysical Flows”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary stochastic transportation maps for data assimilation & the relations to physics based stochastic transportation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic transport in upper ocean dynamics (STUOD) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee des laureats du prix de these SMAI-GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing wind energy costs by improving control loops and real-time unsteady air flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine (FOWT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity domains and parametrizations for white-noise and multiscale models in turbulence and wave-turbulence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union (EGU) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow data assimilation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES: Reduced order models; Approximation theory; Machine learning; Surrogates, Emulators and Simulators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainties introduced by dimension reduction in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2019 - 3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave -current interactions through stochastic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based random dynamics for gravity waves and currents interaction on the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium - ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order model for real-time unsteady flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2019 - Web Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cork, Ireland. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic transport to quantify errors in geophysical fluid dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty and other energy-related stochastic subgrid schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - Workshop Conservation Principles, Data and Uncertainty in Atmosphere-Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Potsdam, Germany. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Remote Sensing Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude en mécaniques des fluides : l'apport de la dynamique sous incertitude de position et de l'advection stochastic par transport de Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Advection by Lie Transport and Location Uncertainty: a common ground for uncertainty quantification in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying model errors for geophysical fluid dynamics data assimilation through Location Uncertainty or Stochastic Advection by Lie Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliMathNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification and ensemble forecast in coarse-grid or dimensionally-reduced computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018 - 6th European Conference on Computational Mechanics - 7th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty: model derivation, modified transport and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 - American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized fluid dynamics based on subgrid transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physique des erreurs de modèles pour les écoulements fluides géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization of geophysical flows through modelling under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Modeling in Earth Sciences (DAMES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport along stochatic flows in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Statistical methods for dynamical stochastic models - DYNSTOCH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely chaotic transitions of large-scale fluid flows using a stochastic transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Chaotic Modeling and Simulation International Conference (CHAOS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fluid Dynamic Model and Dimensional Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reynolds theorem and generalized subgrid tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Turbulence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model from a new stochastic decomposition of fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Geophysical Fields: A Differential Geometry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.134997. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in random 2D turbulence: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 997, pp.A51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically constrained covariance inflation from location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-237-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smooth divergence-free flows on tracer gradients and spectra: Eulerian prognosis description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-21-0014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in ensemble forecast strategy: uncertainty quantification for coarse-grid computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.215-261. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying truncation-related uncertainties in unsteady fluid dynamics reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1354819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven versus self-similar parameterizations for Stochastic Advection by Lie Transport and Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.209-234. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-27-209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale flows under location uncertainty: a consistent stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part II Quasi-geostrophy and efficient ensemble spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.177-208. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part III SQG and frontal dynamics under strong turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391484v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part I Random transport and general models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1310210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of subgrid flows from tracer image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained random diffeomorphisms for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random ocean swell-rays: a stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for linear wave propagation in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Stochastic Transport in Upper Ocean Dynamics (STUOD) Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic point of view on oceanic mixing studies from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing: At the crossroads of foundations and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and parametrizing downscaling and mixing analyses from altimeter-derived oceanic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2022 - Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2020 - 10th European Congress Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic subgrid tensor for geophysical flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Postgraduate Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMG 2016 : 31st IUGG Conference on Mathematical Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and fluid dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Rennes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017REN1S004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1C1D43E"/>
+    <w:nsid w:val="DE6A16F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-resseguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9301-9493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200052969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveile Talla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hasco&#235;t" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hascoet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fox-Kemper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bouaida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl D Holm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891190v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134997" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549029v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-237-2023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371892v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0014.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169957v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1354819" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02558016v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09437-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371789v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-209-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3198" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391476v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391484v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391420v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1310210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215301v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782785v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709380v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465508v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697784v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507292v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1S004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-resseguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9301-9493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200052969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hasco&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hascoet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fox-Kemper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bouaida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl D Holm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134997" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549029v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.769" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-237-2023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371892v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0014.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02558016v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09437-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169957v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1354819" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371789v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-209-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391476v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312101" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391484v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391420v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1310210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507292v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1S004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>