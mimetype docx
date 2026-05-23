--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> valentin resseguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9301-9493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200052969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsanov for STUOD & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in 2D turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian & non-Markovian closure for wave-turbulence interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical Methods for Dynamical Stochastic Models (Dynstoch 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell refraction by oceanic currents and multiscale stochastic closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Workshop on “Transport and Scale Interactions in Geophysical Flows”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary stochastic transportation maps for data assimilation & the relations to physics based stochastic transportation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic transport in upper ocean dynamics (STUOD) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee des laureats du prix de these SMAI-GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing wind energy costs by improving control loops and real-time unsteady air flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine (FOWT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity domains and parametrizations for white-noise and multiscale models in turbulence and wave-turbulence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union (EGU) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow data assimilation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES: Reduced order models; Approximation theory; Machine learning; Surrogates, Emulators and Simulators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainties introduced by dimension reduction in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2019 - 3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave -current interactions through stochastic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based random dynamics for gravity waves and currents interaction on the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium - ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order model for real-time unsteady flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2019 - Web Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cork, Ireland. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic transport to quantify errors in geophysical fluid dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty and other energy-related stochastic subgrid schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - Workshop Conservation Principles, Data and Uncertainty in Atmosphere-Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Potsdam, Germany. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Remote Sensing Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude en mécaniques des fluides : l'apport de la dynamique sous incertitude de position et de l'advection stochastic par transport de Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Advection by Lie Transport and Location Uncertainty: a common ground for uncertainty quantification in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying model errors for geophysical fluid dynamics data assimilation through Location Uncertainty or Stochastic Advection by Lie Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliMathNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification and ensemble forecast in coarse-grid or dimensionally-reduced computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018 - 6th European Conference on Computational Mechanics - 7th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty: model derivation, modified transport and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 - American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized fluid dynamics based on subgrid transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physique des erreurs de modèles pour les écoulements fluides géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization of geophysical flows through modelling under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Modeling in Earth Sciences (DAMES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport along stochatic flows in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Statistical methods for dynamical stochastic models - DYNSTOCH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely chaotic transitions of large-scale fluid flows using a stochastic transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Chaotic Modeling and Simulation International Conference (CHAOS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fluid Dynamic Model and Dimensional Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reynolds theorem and generalized subgrid tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Turbulence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model from a new stochastic decomposition of fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Geophysical Fields: A Differential Geometry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.134997. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in random 2D turbulence: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 997, pp.A51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically constrained covariance inflation from location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-237-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smooth divergence-free flows on tracer gradients and spectra: Eulerian prognosis description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-21-0014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in ensemble forecast strategy: uncertainty quantification for coarse-grid computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.215-261. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying truncation-related uncertainties in unsteady fluid dynamics reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1354819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven versus self-similar parameterizations for Stochastic Advection by Lie Transport and Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.209-234. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-27-209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale flows under location uncertainty: a consistent stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part II Quasi-geostrophy and efficient ensemble spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.177-208. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part III SQG and frontal dynamics under strong turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391484v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part I Random transport and general models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1310210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of subgrid flows from tracer image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained random diffeomorphisms for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random ocean swell-rays: a stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for linear wave propagation in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Stochastic Transport in Upper Ocean Dynamics (STUOD) Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic point of view on oceanic mixing studies from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing: At the crossroads of foundations and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and parametrizing downscaling and mixing analyses from altimeter-derived oceanic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2022 - Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2020 - 10th European Congress Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic subgrid tensor for geophysical flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Postgraduate Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMG 2016 : 31st IUGG Conference on Mathematical Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and fluid dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Rennes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017REN1S004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> valentin resseguier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9301-9493</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200052969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Modeling and Data Assimilation for Near Real-Time Digital Twins of Turbulent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF 2026 - 3AF International Conference on Applied Aerodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF Association Aéronautique de Astronomique de France, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsanov for STUOD & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinbugrh, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models for fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2025 - SIAM Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Fort Worth, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperreduction in a method coupling stochastic reduced models and data assimilation to predict turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETMM-15 2025 - 15th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dubrovnik, Croatia. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentaiton mécanistes et machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Contamination de l’atmosphère et expositions aux contaminants en lien avec les pratiques agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential importance resampling of particle-in-cell for swell dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Protin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momme Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics IV: STUOD 2024 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2025 - 6th Stochastic Transport in Upper Ocean Dynamics Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative score-based generative models inspired by physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPAML 2025 - Workshop of Physics Aware Machine Learning working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reduced-Order Model of the deterministic Navier-Stokes equation for turbulent flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tiphaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talla M. Merveille C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Reduction Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient data assimilation of unsteady 3D turbulent flows using intrusive generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS 2025 - XII International Conference on Adaptive Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for real-time fluid applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM UQ 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in 2D turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast data assimilation of sparse measurements for time extrapolation of main flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference (CFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markovian & non-Markovian closure for wave-turbulence interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical Methods for Dynamical Stochastic Models (Dynstoch 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swell refraction by oceanic currents and multiscale stochastic closures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach Workshop on “Transport and Scale Interactions in Geophysical Flows”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution-aware prior generation for reduced data assimilation in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ECCOMAS (European Congress on Computational Methods in Applied Sciences and Engineering ) Young Investigators Conference (YIC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of multiplicative noise operator statistics for reduced data assimilation in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynstoch 2023 -Workshop on Statistical Methods for Dynamical Stochastic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary stochastic transportation maps for data assimilation & the relations to physics based stochastic transportation maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic transport in upper ocean dynamics (STUOD) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving airflow monitoring and control solutions in wind energy & agroecology sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math2Product 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative stochastic reduced order models for real-time fluid flow data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of prior for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UQsay Uncertainty Quantification (UQ),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order models for Bayesian estimation problems in fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reduced order models for real-time data assimilation using few sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Sep 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee des laureats du prix de these SMAI-GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity domains and parametrizations for white-noise and multiscale models in turbulence and wave-turbulence interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union (EGU) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, video-conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing wind energy costs by improving control loops and real-time unsteady air flow prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine (FOWT) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time flow estimation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERO 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Visioconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969086v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow data assimilation from reduced order models and sparse measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMSES: Reduced order models; Approximation theory; Machine learning; Surrogates, Emulators and Simulators.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observer from stochastic reduced order model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Flow Separation Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based random dynamics for gravity waves and currents interaction on the ocean surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium - ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave -current interactions through stochastic physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic reduced order model for real-time unsteady flow estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2019 - Web Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cork, Ireland. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic transport to quantify errors in geophysical fluid dynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019 (European Geophysical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty and other energy-related stochastic subgrid schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - Workshop Conservation Principles, Data and Uncertainty in Atmosphere-Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Potsdam, Germany. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the uncertainties introduced by dimension reduction in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bouaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2019 - 3rd International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Remote Sensing Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification d'incertitude en mécaniques des fluides : l'apport de la dynamique sous incertitude de position et de l'advection stochastic par transport de Lie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Advection by Lie Transport and Location Uncertainty: a common ground for uncertainty quantification in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Institute of Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying model errors for geophysical fluid dynamics data assimilation through Location Uncertainty or Stochastic Advection by Lie Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl D Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CliMathNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification and ensemble forecast in coarse-grid or dimensionally-reduced computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM - ECFD 2018 - 6th European Conference on Computational Mechanics - 7th European Conference on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.1-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics under location uncertainty: model derivation, modified transport and uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2017 - American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport along stochatic flows in fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - Statistical methods for dynamical stochastic models - DYNSTOCH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterization of geophysical flows through modelling under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analysis and Modeling in Earth Sciences (DAMES) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely chaotic transitions of large-scale fluid flows using a stochastic transport model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Chaotic Modeling and Simulation International Conference (CHAOS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized fluid dynamics based on subgrid transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physique des erreurs de modèles pour les écoulements fluides géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA 2018 - Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Reynolds theorem and generalized subgrid tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Turbulence Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model from a new stochastic decomposition of fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fluid Dynamic Model and Dimensional Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Stochastic Weather Generators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicative Diffusion Models: Beyond Gaussian Latents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gruhlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Cyndie Talla Makougne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Geophysical Fields: A Differential Geometry Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.134997. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2025.134997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in random 2D turbulence: a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 997, pp.A51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549029v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically constrained covariance inflation from location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.237-251. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-30-237-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of smooth divergence-free flows on tracer gradients and spectra: Eulerian prognosis description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JPO-D-21-0014.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time estimation and prediction of unsteady flows using reduced-order models coupled with few measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.111631. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445455v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying truncation-related uncertainties in unsteady fluid dynamics reduced order models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.1152-1183. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1354819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in ensemble forecast strategy: uncertainty quantification for coarse-grid computational fluid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.215-261. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-020-09437-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven versus self-similar parameterizations for Stochastic Advection by Lie Transport and Location Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baylor Fox-Kemper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.209-234. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-27-209-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371789v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale flows under location uncertainty: a consistent stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.251-260. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part III SQG and frontal dynamics under strong turbulence conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391484v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part II Quasi-geostrophy and efficient ensemble spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.177-208. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1312101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391476v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and diffusion modes for proper orthogonal decomposition models and small-scale flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 828, pp.29. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical flows under location uncertainty, Part I Random transport and general models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (3), pp.149-176. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03091929.2017.1310210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391420v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flow models from a stochastic Navier-Stokes representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closures for linear wave propagation in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Stochastic Transport in Upper Ocean Dynamics (STUOD) Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic closure for partially-resolved turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveille Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lepape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Houches 2024 - Complex Systems, Statistical Mechanics and Machine Learning Crossover (in Memory of Giovanni Paladin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Les Houches, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic point of view on oceanic mixing studies from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing: At the crossroads of foundations and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and parametrizing downscaling and mixing analyses from altimeter-derived oceanic currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS 2022 - Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time unsteady air flow prediction to reduces mechanic load variations and wind turbine maintenance costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEANERGY 2021 - International leading event on offshore wind and marine renewable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, Saint-Nazaire, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward real-time embedded observer of unsteady fluid flow environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin M Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2020 - 10th European Congress Embedded Real Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic models under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMG 2016 : 31st IUGG Conference on Mathematical Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic subgrid tensor for geophysical flow modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Postgraduate Fluid Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation of subgrid flows from tracer image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STUOD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained random diffeomorphisms for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicun Zhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random ocean swell-rays: a stochastic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chapron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Transport in Upper Ocean Dynamics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD DE L’ANR RedLUM (ANR-23-CE46-0015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fiabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer le rendement des éoliennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing and fluid dynamics under location uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Resseguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université de Rennes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017REN1S004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01507292v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE6A16F0"/>
+    <w:nsid w:val="6277D400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-resseguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9301-9493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200052969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hasco&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hascoet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fox-Kemper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503994v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bouaida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl D Holm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jouan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134997" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549029v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.769" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-237-2023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371892v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0014.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02558016v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09437-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169957v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1354819" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371789v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-209-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391476v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312101" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391484v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312102" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391420v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1310210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507292v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1S004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-resseguier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9301-9493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200052969" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563707v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Regnault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tiphaigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barbet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Talla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Resseguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gruhlke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla M. Merveille C." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moneyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Cyndie Talla Makougne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Protin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momme Hell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05262607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Caville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hasco&#235;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wallian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladvig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Pape" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicun Zhen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stabile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin M Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baylor Fox-Kemper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hascoet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fox-Kemper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02969086v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02471456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Picard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bouaida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl D Holm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jouan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02165809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304713v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134997" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549029v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.769" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-30-237-2023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371892v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0014.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445455v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111631" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630484v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169957v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1354819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02558016v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09437-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371789v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-209-2020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629898v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3198" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391484v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391476v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1312101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400119v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.467" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391420v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2017.1310210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465508v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377741v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nesen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01507292v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017REN1S004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>