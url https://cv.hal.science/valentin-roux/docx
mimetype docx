--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -75,1262 +75,1435 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between coach-athlete relationship quality and individual injury rate among young handball players: A variable and person-centered approach in intensive training centers</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the French athlete version of the coach-athlete relationship questionnaire (Fr-CART-Q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, 1 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17479541251334632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17479541251399639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101626v1</w:t>
+                <w:t xml:space="preserve">hal-05576366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mirror, Mirror, Am I as My Coach Sees Me?”: Discrepancy Between Athlete Self-Appraisals and Reflected Appraisals of Their Coach, and Relations With Athlete Burnout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal associations between coach-athlete relationship quality and individual injury rate among young handball players: A variable and person-centered approach in intensive training centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jcsp.2021-0014⟩</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17479541251334632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388497v1</w:t>
+                <w:t xml:space="preserve">hal-05101626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of the quality of the coach-athlete relationship over one season among adolescent handball players: a latent class analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Mirror, Mirror, Am I as My Coach Sees Me?”: Discrepancy Between Athlete Self-Appraisals and Reflected Appraisals of Their Coach, and Relations With Athlete Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2022.2109185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.390 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jcsp.2021-0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432373v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal dynamics of the quality of the coach-athlete relationship over one season among adolescent handball players: a latent class analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.1107-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2022.2109185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension de la relation entraîneur-entraîné(s) : une revue systématique de la littérature issue du modèle des 3+1Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114, pp.29-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de maintien de la qualité de la relation entraîneur-athlète(s) : Validation française d’une version athlète du Coach-Athlete Relationship Maintenance Questionnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lou Pierrat</w:t>
+                <w:t xml:space="preserve">Do co-oriented dyads predict athletes' perceptions of competence at the beginning and at the end of a sports season?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Roux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">21ème congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101737v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the Coach-Athlete Relationship Questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies de maintien de la qualité de la relation entraîneur-athlète(s) : Validation française d’une version athlète du Coach-Athlete Relationship Maintenance Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lou Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101773v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal associations between coaches’ behaviours and the quality of the coach-athlete relationship over one sport season: A latent class approach</w:t>
+                <w:t xml:space="preserve">Psychometric validation of the French version of the Coach-Athlete Relationship Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ENYSSP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911486v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the evolution of the quality of the coach-athlete relationship and injury occurrence: A latent class approach</w:t>
+                <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911482v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
+                <w:t xml:space="preserve">Temporal associations between coaches’ behaviours and the quality of the coach-athlete relationship over one sport season: A latent class approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
+              <w:t xml:space="preserve">17th ENYSSP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917422v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes’ injuries occurrence and stress level: The predicting role of temporal evolution of the quality of the coach-athlete relationship in intensive handball training centers</w:t>
+                <w:t xml:space="preserve">Associations between the evolution of the quality of the coach-athlete relationship and injury occurrence: A latent class approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908652v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en contexte sportif : dynamique temporelle, déterminants psycho-sociaux et conséquences sur la santé physique et mentale des athlètes</w:t>
+                <w:t xml:space="preserve">Athletes’ injuries occurrence and stress level: The predicting role of temporal evolution of the quality of the coach-athlete relationship in intensive handball training centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : La dimension mentale et l’accompagnement à la performance sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908568v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des comportements de l’entraîneur dans l’évolution temporelle de la qualité de la relation entraîneur-entraîné(s): Une étude en contexte de pratique intensive du handball</w:t>
+                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en contexte sportif : dynamique temporelle, déterminants psycho-sociaux et conséquences sur la santé physique et mentale des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale : La dimension mentale et l’accompagnement à la performance sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916914v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution temporelle et trajectoires individuelles de la qualité (perçue) de la relation entraîneur-entraîné : Une étude au sein de structures de pratique intensive du handball</w:t>
+                <w:t xml:space="preserve">Le rôle des comportements de l’entraîneur dans l’évolution temporelle de la qualité de la relation entraîneur-entraîné(s): Une étude en contexte de pratique intensive du handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908039v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution temporelle et trajectoires individuelles de la qualité (perçue) de la relation entraîneur-entraîné : Une étude au sein de structures de pratique intensive du handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « qualité » de la relation entraîneur-entraîné : évolution temporelle du point de vue des athlètes et conséquences sur leur santé mentale et physique. Une étude préliminaire en handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1346,51 +1519,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1400,51 +1573,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do concordant coach-athlete dyads predict higher athletes' perceived competence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1460,51 +1633,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC 17TH CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, InnsBruck, Austria. https://fepsac2024.eu/assets/images/FEPSAC%20CONGRESS%202024%20FINAL%20Abstractbook.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1514,51 +1687,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entraîneur-athlète(s): Repères théoriques et présentation de principes généraux pour les entraîneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1574,51 +1747,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,51 +1801,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents psycho-sociaux de la blessure : le rôle de la relation entraîneur-entraîné(s) chez des jeunes joueurs et joueuses de handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1692,73 +1865,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions AFRAPS; Visioli &amp; Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Decitre, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en sports collectifs : Le regard du modèle des 3+1Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1768,74 +1941,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Visioli &amp; Petiot; Editions AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1845,51 +2018,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the French athlete version of the Coach-Athlete Relationship Questionnaire (Fr-CART-Q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1898,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1952,114 +2125,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de la relation entraîneur-entraîné(s) en contexte de pratique intensive : Dynamique temporelle, liens avec l'occurrence de blessure, et rôle des comportements de l'entraîneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022GRALS013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03727592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2206,51 +2379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F468FQ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Pierrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/encyclopedie-des-sports-collectifs-regards-croises-entre-recherche-et-intervention-9782910448318.html#resume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03727592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251399639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F468FQ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Pierrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/encyclopedie-des-sports-collectifs-regards-croises-entre-recherche-et-intervention-9782910448318.html#resume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03727592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>