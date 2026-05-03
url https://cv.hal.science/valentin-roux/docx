--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -600,51 +600,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -798,719 +798,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the Coach-Athlete Relationship Questionnaire</w:t>
+                <w:t xml:space="preserve">La relation entraîneur-athlète(s) : Présentation d’une démarche diagnostique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101773v1</w:t>
+                <w:t xml:space="preserve">hal-05581338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
+                <w:t xml:space="preserve">Psychometric validation of the French version of the Coach-Athlete Relationship Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917422v1</w:t>
+                <w:t xml:space="preserve">hal-05101773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal associations between coaches’ behaviours and the quality of the coach-athlete relationship over one sport season: A latent class approach</w:t>
+                <w:t xml:space="preserve">Les comportements de l’entraîneur : quel rôle dans l’évolution de la qualité de la relation entraîneur-entraîné(s) en contexte de pratique intensive du handball ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ENYSSP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Xe Biennales de l’AFRAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911486v1</w:t>
+                <w:t xml:space="preserve">hal-05581334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the evolution of the quality of the coach-athlete relationship and injury occurrence: A latent class approach</w:t>
+                <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, VICHY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911482v1</w:t>
+                <w:t xml:space="preserve">hal-04917422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athletes’ injuries occurrence and stress level: The predicting role of temporal evolution of the quality of the coach-athlete relationship in intensive handball training centers</w:t>
+                <w:t xml:space="preserve">Temporal associations between coaches’ behaviours and the quality of the coach-athlete relationship over one sport season: A latent class approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17th ENYSSP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908652v1</w:t>
+                <w:t xml:space="preserve">hal-04911486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en contexte sportif : dynamique temporelle, déterminants psycho-sociaux et conséquences sur la santé physique et mentale des athlètes</w:t>
+                <w:t xml:space="preserve">Associations between the evolution of the quality of the coach-athlete relationship and injury occurrence: A latent class approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : La dimension mentale et l’accompagnement à la performance sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEP, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908568v1</w:t>
+                <w:t xml:space="preserve">hal-04911482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des comportements de l’entraîneur dans l’évolution temporelle de la qualité de la relation entraîneur-entraîné(s): Une étude en contexte de pratique intensive du handball</w:t>
+                <w:t xml:space="preserve">Athletes’ injuries occurrence and stress level: The predicting role of temporal evolution of the quality of the coach-athlete relationship in intensive handball training centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916914v1</w:t>
+                <w:t xml:space="preserve">halshs-04908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution temporelle et trajectoires individuelles de la qualité (perçue) de la relation entraîneur-entraîné : Une étude au sein de structures de pratique intensive du handball</w:t>
+                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en contexte sportif : dynamique temporelle, déterminants psycho-sociaux et conséquences sur la santé physique et mentale des athlètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale : La dimension mentale et l’accompagnement à la performance sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908039v1</w:t>
+                <w:t xml:space="preserve">halshs-04908568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle des comportements de l’entraîneur dans l’évolution temporelle de la qualité de la relation entraîneur-entraîné(s): Une étude en contexte de pratique intensive du handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Etudes de la Société Française de Psychologie du Sport (SFPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution temporelle et trajectoires individuelles de la qualité (perçue) de la relation entraîneur-entraîné : Une étude au sein de structures de pratique intensive du handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La « qualité » de la relation entraîneur-entraîné : évolution temporelle du point de vue des athlètes et conséquences sur leur santé mentale et physique. Une étude préliminaire en handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1519,51 +1683,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales d’études de la Société Française de Psychologie du Sport (IFEPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1573,51 +1737,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do concordant coach-athlete dyads predict higher athletes' perceived competence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1633,51 +1797,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEPSAC 17TH CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, InnsBruck, Austria. https://fepsac2024.eu/assets/images/FEPSAC%20CONGRESS%202024%20FINAL%20Abstractbook.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1687,51 +1851,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entraîneur-athlète(s): Repères théoriques et présentation de principes généraux pour les entraîneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1747,51 +1911,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1801,268 +1965,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antécédents psycho-sociaux de la blessure : le rôle de la relation entraîneur-entraîné(s) chez des jeunes joueurs et joueuses de handball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en sports collectifs : Le regard du modèle des 3+1Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions AFRAPS; Visioli &amp; Petiot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Visioli &amp; Petiot; Editions AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Decitre, 2023, 978-2-910448-31-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581905v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en sports collectifs : Le regard du modèle des 3+1Cs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les antécédents psycho-sociaux de la blessure : le rôle de la relation entraîneur-entraîné(s) chez des jeunes joueurs et joueuses de handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Visioli &amp; Petiot; Editions AFRAPS. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions AFRAPS; Visioli &amp; Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-910448-31-8</w:t>
+              <w:t xml:space="preserve">, Decitre, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581923v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the French athlete version of the Coach-Athlete Relationship Questionnaire (Fr-CART-Q)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2071,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2125,114 +2289,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de la relation entraîneur-entraîné(s) en contexte de pratique intensive : Dynamique temporelle, liens avec l'occurrence de blessure, et rôle des comportements de l'entraîneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Grenoble Alpes [2020-..], 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022GRALS013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03727592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2379,51 +2543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251399639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F468FQ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Pierrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/encyclopedie-des-sports-collectifs-regards-croises-entre-recherche-et-intervention-9782910448318.html#resume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03727592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251399639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F468FQ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Pierrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05581338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05581334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/encyclopedie-des-sports-collectifs-regards-croises-entre-recherche-et-intervention-9782910448318.html#resume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03727592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>