--- v2 (2026-05-03)
+++ v3 (2026-05-29)
@@ -880,191 +880,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the Coach-Athlete Relationship Questionnaire</w:t>
+                <w:t xml:space="preserve">Les comportements de l’entraîneur : quel rôle dans l’évolution de la qualité de la relation entraîneur-entraîné(s) en contexte de pratique intensive du handball ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Xe Biennales de l’AFRAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101773v1</w:t>
+                <w:t xml:space="preserve">hal-05581334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements de l’entraîneur : quel rôle dans l’évolution de la qualité de la relation entraîneur-entraîné(s) en contexte de pratique intensive du handball ?</w:t>
+                <w:t xml:space="preserve">Psychometric validation of the French version of the Coach-Athlete Relationship Questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Biennales de l’AFRAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581334v1</w:t>
+                <w:t xml:space="preserve">hal-05101773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre l'évolution de la qualité de la relation entraîneur-entraîné(s) et l'occurrence de blessure? Une approche par classes latentes auprès de jeunes joueurs de handball.</w:t>
               </w:r>
@@ -1973,212 +1973,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en sports collectifs : Le regard du modèle des 3+1Cs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les antécédents psycho-sociaux de la blessure : le rôle de la relation entraîneur-entraîné(s) chez des jeunes joueurs et joueuses de handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Visioli &amp; Petiot; Editions AFRAPS. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions AFRAPS; Visioli &amp; Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-910448-31-8</w:t>
+              <w:t xml:space="preserve">, Decitre, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581923v1</w:t>
+                <w:t xml:space="preserve">hal-04581905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antécédents psycho-sociaux de la blessure : le rôle de la relation entraîneur-entraîné(s) chez des jeunes joueurs et joueuses de handball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation entraîneur-entraîné(s) en sports collectifs : Le regard du modèle des 3+1Cs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions AFRAPS; Visioli &amp; Petiot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Visioli &amp; Petiot; Editions AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sports collectifs : regards croisés entre recherche et intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Decitre, 2023, 978-2-910448-31-8</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-910448-31-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581905v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2543,51 +2543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251399639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F468FQ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Pierrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05581338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05581334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581923v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/encyclopedie-des-sports-collectifs-regards-croises-entre-recherche-et-intervention-9782910448318.html#resume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03727592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576366v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251399639" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251334632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2021-0014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2109185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433284v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F468FQ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Pierrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05581338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05581334v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/encyclopedie-des-sports-collectifs-regards-croises-entre-recherche-et-intervention-9782910448318.html#resume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05101780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03727592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>