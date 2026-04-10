--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.487-493. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadly Hazard Without Risk? How Toxic Exposure Has Been Downplayed in Transnational Conflicts Over Carcinogen Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.315 - 337. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2025.03.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résorber l’ignorance, et après ? Savoirs journalistiques et mobilisations collectives sur les polluants éternels dans le sud lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Crises sanitaires et santé globale, 2025/1 (114), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.114.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l’engagement : luttes socio-spatiales dans le mouvement des Gilets jaunes de l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2 (252), pp.26-47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.252.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04630464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrasser la cause des cancers professionnels : bifurcation d’un service de l’OMS et de son créateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude scientifique à l'ignorance stratégique : pollutions et maladies environnementales sans cause(s) au sud de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in Doubt Manufacturing: The Trajectory of a Pro-industrial Argument in the Struggle for the Definition of Carcinogenic Substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.998-1020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02115341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarrer une recherche participative en santé environnementale. Le cas du sud lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Souifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé environnement travail : des données à la preuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sciences Po Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04130073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les appropriations différenciées des données participatives, projet et hypothèses de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions environnementales : mesure et sciences participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04344151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarrer une étude santé participative. Le cas du sud lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Panel Organization. Risk Government: Putting Industries Back in the Analysis of Science-based Regulatory Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S (Society for Social Studies of Science), Sep 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police, avec nous » ? Politisation et rapport aux institutions policières dans un contexte de répression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béroud, Sophie; Gobin, Corinne; Dufresne, Anne; Zune, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les Gilets jaunes : approche interdisciplinaire du mouvement en France et en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-260, 2022, Collection Actions collectives, 9782729712525. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.48156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.487-493. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadly Hazard Without Risk? How Toxic Exposure Has Been Downplayed in Transnational Conflicts Over Carcinogen Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.315 - 337. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26014/j.comp.2025.03.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résorber l’ignorance, et après ? Savoirs journalistiques et mobilisations collectives sur les polluants éternels dans le sud lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Crises sanitaires et santé globale, 2025/1 (114), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quad.114.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l’engagement : luttes socio-spatiales dans le mouvement des Gilets jaunes de l’agglomération lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/2 (252), pp.26-47. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.252.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04630464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrasser la cause des cancers professionnels : bifurcation d’un service de l’OMS et de son créateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.43540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the roundabout to the city center: women’s activist careers and socio-spatial division of activist labor in the Yellow Vest movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3-4), pp.346-365. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-022-00193-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'incertitude scientifique à l'ignorance stratégique : pollutions et maladies environnementales sans cause(s) au sud de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in Doubt Manufacturing: The Trajectory of a Pro-industrial Argument in the Struggle for the Definition of Carcinogenic Substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (5), pp.998-1020. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01622439211026746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banlieue jaune : enquête sur les recompositions d'un mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02115341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarrer une recherche participative en santé environnementale. Le cas du sud lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Souifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé environnement travail : des données à la preuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Sciences Po Lyon, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04130073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les appropriations différenciées des données participatives, projet et hypothèses de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutions environnementales : mesure et sciences participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon, Dec 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04344151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarrer une étude santé participative. Le cas du sud lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Martinais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Panel Organization. Risk Government: Putting Industries Back in the Analysis of Science-based Regulatory Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4S (Society for Social Studies of Science), Sep 2019, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Corporate Authority: Repertoire of Actions, Material Effects, and Democratic Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sara Angeli-Aguiton; Marc-Olivier Déplaude; Nathalie Jas; Emmanuel Henry; Valentin Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: the Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.9-32, 2022, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La police, avec nous » ? Politisation et rapport aux institutions policières dans un contexte de répression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béroud, Sophie; Gobin, Corinne; Dufresne, Anne; Zune, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les Gilets jaunes : approche interdisciplinaire du mouvement en France et en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-260, 2022, Collection Actions collectives, 9782729712525. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.48156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aguiton, Sara Angeli; Déplaude, Marc-Olivier; Jas, Nathalie; Henry, Emmanuel; Thomas, Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive Powers. The Politics of Corporate Authority</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.1-8, 2021, 9781003053873. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Production of Ignorance: The Pervasiveness of Industry Influence through the Tools of Chemical Regulation [Special issue of: Science, technology, & human values]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46 (5), pp.911-1020, 2021, Science, technology, &amp; human values</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive Powers: The Politics of Corporate Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Angeli Aguiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Routledge international studies in business history, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003053873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2025.03.05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026746" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534447v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2025.03.05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Devaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.252.0026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.43540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-022-00193-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026749" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439211026746" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115341v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02386363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/48386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Pervasive-Powers-The-Politics-of-Corporate-Authority/Aguiton-Deplaude-Jas-Henry-Thomas/p/book/9780367476618" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003053873" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>