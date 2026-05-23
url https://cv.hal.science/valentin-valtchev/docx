--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Valtchev </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentin</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALTCHEV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Director CNRS, UMR6506, Laboratoire Catalyse et Spectrochimie, ENSICAEN - University of Caen – CNRS, 6 bd Maréchal Juin, 14050 Caen, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel. +33231452733 ; Fax +33231452822 ; </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin.valtchev@ensicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation 2001 - University of Haute Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation 1996 – Bulgarian Academy of Sciences, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. in Chemistry (1991), Institute of Applied Mineralogy, Bulgarian Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree (M. S.) in Geochemistry (1985), University of Sofia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University education (B. S.) in Geochemistry (1983), University of Sofia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thousand Talents fellow (2015 – 2020),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jilin University, Changchun, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DR1 CNRS, 2013 - now) Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DR2 CNRS, 2006 - 2013) Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2000 - 2006) Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1996 – 2000) – Bulgaria Academy of Sciences, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Synthesis and characterization of microporous materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Mechanism of zeolite formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Nanosized microporous materials preparation (&amp;lt; 100 nm)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Structure – properties relationship in microporous solids</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Post-synthesis modifications of zeolites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Zeolite-containing composite materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers &amp;gt; 240, Patents 25, Book chapters 6, Books 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More than 40 plenary and keynote lectures including at the most important events in the field of nanoporous materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">h</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-index 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (35 average citation) Web of Science Core</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">h-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">index 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Citations: 9900) Google knowledge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) 2019- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Breck committee”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the International Zeolite Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) 2017- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China University of Petroleum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) 2016- Elected </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">President</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zeolite Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) 2016- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Donald Breck” award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the highest recognition of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Zeolite Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) 2016- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Recherche 2016: Chimie” award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) 2015- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the International Zeolite Association web site</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) 2014- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Baron fon Cronstedt”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">award,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> the highest recognition of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Zeolite Associations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) 2014- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thousand Talents” Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jilin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) 2011- paper selected amongst </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Top 10 Breakthrough of the year”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> by the editors   of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) 1991 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulgaria “Young inventor”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (363)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the promoting effect of ZnO on Cu clusters-embedded in self-pillared pentasil zeolites for CO2 hydrogenation to methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiangsheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.113953. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the growth kinetics of extra-large-pore zeolite ZEO-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doudou Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI00709G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflection on ‘Flexibility versus rigidity: what determines the stability of zeolite frameworks? A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Vandenabeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Sels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5MH90103K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of three-dimensional covalent organic frameworks through a symmetry reduction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.571-581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-024-01715-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically dispersed zinc sites confined in a layered silicalite-2 zeolite with enhanced stability for propane dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 386, pp.113503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of black N- and P-doped zeolite templated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Novel Adsorbent for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Capture and Gas Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Aitblal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diógenes Honorato Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.7119-7130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c18745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong metal-support interaction induced by Pt-O-Bi bonding in mesoporous anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; for base-free catalytic biomass valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzhao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaf327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscale synthesis and shaping of AlPO-18 sorbent for efficient atmospheric water harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Yasnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diógenes Honorato Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.132249. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Conversion of 1,3-Butanediol to 1,3-Butadiene over ZSM-22 Catalysts: Influence of the Si/Al Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne de Landsheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanjay Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.655. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal15070655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of H-ZSM-5 zeolite from fluoride-mediated acidic synthesis for liquid-phase conversion of cyclohexanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1872-2067(25)64718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaped zeolites Y for polypropylene cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Rogala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Tarach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kordek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 365, pp.124893. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coke-resisting behaviour of ZEO-1, an extra-large pore aluminosilicate zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrdine Chaouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 450, pp.116315. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Mesopore Architecture in Hierarchical H-ZSM-5 on n-Butanol Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phebe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno de Reviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanjay Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.434-449. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Covalent Organic Frameworks with jcg Topology Based on a Trinodal Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (16), pp.13667-13676. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c00961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity-enhanced Al-MCM-41 synthesized by phase transformation of MWW-type zeolites for the liquid-phase alkylation of lignin-derived phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 446, pp.116081. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium atoms exceed the tetrahedral coordination in MFI zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiudi Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Salusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Vayssilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), pp.3274-3282. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c13278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Catalysts for Hydrogen Harvesting from Polyethylene: A Sustainable Approach to Plastic Waste Upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Lazarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Qassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202500592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the adsorptive properties of an embryonic zeolite toward methylene blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusi Rusew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Lazarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Angelova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevena Petkova-Yankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositca Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (21), pp.7942-7957. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5MA00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering catalysis and separation: morphology control of MFI zeolites using organic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SE01514B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethoxymethane carbonylation and disproportionation over extra-large pore zeolite ZEO-1: Reaction network and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaolei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.230-245. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1872-2067(24)60187-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Connectivity 3D Covalent Organic Frameworks with pdp Net for Efficient C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (18), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202500161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fine palladium‑gold alloy nanoclusters anchored on amino-grafted self-pillared pentasil zeolite for efficient dehydrogenation of formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 522, pp.167734. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.167734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Derivative Strategy for Large-Pore Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiji Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (43), pp.39223-39231. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Hydrodeoxygenation of Lignin-Derived Phenolics over Metal-Zeolite Bifunctional Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202301681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the porous structure of spherical activated carbons obtained from ion-exchange resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-50682-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized Zeolite P for Enhanced CO2 Adsorption Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Aitblal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c05988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisole disproportionation on HZSM-5: The key role of Si/Al ratio on auto-inhibition effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Hounfodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 671, pp.119565. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2024.119565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating different types of microporous materials for energy-saving atmospheric water harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Yasnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, pp.113043. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemically Induced OSDA-Free Interzeolite Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Jakupec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ardila-Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janez Volavšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (13), pp.5220-5228. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c08477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly hydrophobic zeolite ZSM-8 with perfect framework structure obtained in a strongly acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.112839. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional coke composition during high temperature anisole disproportionation on zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrdine Chaouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.119808. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2024.119808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg-Exchanged Gismondine for Superior CO2/N2 and CO2/CH4 Separations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.1559-1570. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modulation of Covalent Organic Frameworks for Efficient Hydrogen Peroxide Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202410417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the catalytic performance of H-ZSM-5 in bio n-butanol dehydration by zeolite crystal engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno de Reviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124351. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable zeolite with atomically ordered and interconnected mesopore channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Willhammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636 (8042), pp.368-373. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08206-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Performance Polyimide Covalent Organic Frameworks for Lithium‐Ion Batteries: Exceptional Stability and Capacity Retention at High Current Densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202412452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezofluorochromism in Covalent Organic Frameworks: Pressure-induced Emission Enhancement and Blue-Shifted Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202409099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic PdAg clusters loaded on hierarchical self-pillared pentasil zeolite as efficient catalysts for formic acid dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187, pp.106891. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2024.106891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic zeolite-directed synthesis of ZSM-34 and SSZ-13 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2024.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Physicochemical Properties of an Extra-large Pore Aluminosilicate ZEO-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Fayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (11), pp.5405-5421. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional covalent organic frameworks with nia nets for efficient separation of benzene/cyclohexane mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.813. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites for the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.12-32. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2024.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metal-free ionic covalent organic framework nanosheets as efficient OER electrocatalysts via cationic-π interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147403. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and coke shape-selectivity during anisole disproportionation over HZSM-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wilfried Hounfodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 665, pp.119352. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reversible and irreversible deactivation of MDA catalysts: A key to design a viable process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beuque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene cracking on embryonic and ZSM-5 catalysts – An operando study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Tarach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Pyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Jajko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.122871. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezochromism in Dynamic Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (27), pp.e202304234. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202304234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Screening of Divalent Cations for CH4, CO2, H2, and N2 Separations in Chabazite Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Lahrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (45), pp.15962-15973. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Crystal Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Steed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Zeolite Crystal Engineering, 23 (11), pp.7555-7557. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-promoted Mo-carbide catalytic system for sustainable manufacturing of chemicals via co-processing of CO2 with ethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bikbaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria García-Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2023.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ammonium fluoride route to hierarchical ZSM-5 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 362, pp.112760. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Three-Dimensional Cyclotriphosphazene-Based Covalent Organic Framework Nanosheet for Efficient Oxygen Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-micro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (159), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40820-023-01111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic germanosilicate analogue to pharmacosiderite crystallized in an acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2023.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable energy storage: A multi-scale investigation of methane hydrate formation with green promoters and innovative reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.109653. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.109653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Isomerism in Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (17), pp.9679-9685. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c01070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Modulation of Carbon Activity Sites in Metal-Free Covalent Organic Frameworks for Enhanced Oxygen Reduction Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2305759. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-directional pressure induced downsizing of zeolite crystals increases their catalytic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (16), pp.4719-4724. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3QI01006F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free covalent organic frameworks containing precise heteroatoms for electrocatalytic oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (34), pp.18349-18355. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA03534D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Standing Covalent Organic Framework Membranes for H2/CO2 Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuangzhuang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (16), pp.2300219. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202300219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strong SDA/framework interactions and acidity study of high-silica LTA-type zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifa Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360, pp.112724. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic properties of Al-rich ZSM-5 crystallized in strongly acidic fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.112332. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic medium synthesis of zeolites – an avenue to control the structure-directing power of organic templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songxia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (30), pp.11499-11506. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2DT01554D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐Dimensional Triptycene‐Functionalized Covalent Organic Frameworks with hea Net for Hydrogen Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (13), pp.e202117101. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202117101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio mechanistic insights into the stability, diffusion and storage capacity of sI clathrate hydrate containing hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (13), pp.8419-8433. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a Zeolitic Organic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pohua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiehua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (24), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202203584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economical Seawater-Based Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold A Paecklar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (35), pp.11617-11626. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromic acid dealumination of zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 329, pp.111513. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 formation in acidic medium: synthesis conditions and physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 329, pp.111537. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution Behavior and Varied Mesoporosity of Zeolites by NH4F Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenchao You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202104339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic property of YNU-5 zeolite influenced by its unique micropore system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naonobu Katada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kana Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeri Fukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.111592. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon route to ethylene: Ethane oxidative dehydrogenation with CO2 on embryonic zeolite supported Mo-carbide catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bikbaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Konnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 320, pp.122011. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Zeolites Active Sites Role as Kinetic Hydrate Promoters: Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (24), pp.8002-8010. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadlocks of adenine ribonucleotide synthesis: evaluation of adsorption and condensation reactions in a zeolite micropore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanzheng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gardennia Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (16), pp.4111-4120. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2QI00837H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal crystallization of clathrasils in acidic medium: energetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songxia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, pp.111728. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Photocatalytic Activity of Silver Nanoparticles Embedded in ZX-Bi Zeolite Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Lafjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Djafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (3), pp.3866-3877. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c04484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the Catalytic Activity and Stability of Ru Metal Clusters in Hydrodeoxygenation of Guaiacol through MWW Zeolite Pore Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.14717-14726. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c04597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gating Effects for Ion Transport in Three-Dimensional Functionalized Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (13), pp.e202200820. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202200820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethane Oxidative Dehydrogenation with CO2 on thiogallates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bikbaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9, pp.5181-5187. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2qi01630c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly selective FER-based catalyst to produce n-butenes from isobutanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119699. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic zeolites for highly efficient synthesis of dimethyl ether from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Navarro Jaén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdie Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.111138. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelike MFI Crystals with Controlled Crystal Faces Aspect Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijiong Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshu Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naijia Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (4), pp.1993-2004. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c11784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Hydrazone-Equipped Covalent Organic Frameworks as pH-Triggered Rotary Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (41), pp.2102630. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202102630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization at the Molecular Level: Amino Acid-Assisted Crystallization of Zeotype AlPO4·1.5H2O–H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical SAPO-34 preparation based on the crystal metastability in mother liquor solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoju Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongcun Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), pp.2002029. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202002029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver quasi-nanoparticles: bridging the gap between clusters molecular-like and plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir L Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (16), pp.5453-5464. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00382H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-Insight into Zeolite Catalyst Forming—an Advanced NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (36), pp.20028-20034. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Dissolution Elucidates the Mechanism of Zeolite MFI Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (25), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg0454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and catalytic application of nanorod-like FER-type zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijiong Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshu Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.24922-24931. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1TA06596C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Clathrates: Environmentally Benign Materials for The Energy Transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catalyst Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (11), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Sites in Zeolites: Origin and Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2104414. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202104414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of hierarchical SSZ-13 by NH4F etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 314, pp.110863. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fundamentals of microporosity upgrading in zeolites: increasing diffusion and catalytic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu y Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Bučko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (17), pp.2100001. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Triptycene-Based Covalent Organic Frameworks with ceq or acs Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 143 (7), pp.2654-2659. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c12499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of toluene and water over cationic-exchanged Y zeolites: A DFT exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne P Hessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie A Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jabraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Semmeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (18), pp.5486. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26185486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03343141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐Dimensional Radical Covalent Organic Frameworks as Highly Efficient and Stable Catalysts for Selective Oxidation of Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiehua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui S Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (41), pp.22404-22409. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.202108357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization pathway from highly viscous colloidal suspension to ultra-small FAU zeolite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrikant M Kunjir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (32), pp.17492-17501. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1TA02781F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of hidden sites in FAUJASITE: new insights in a proton transfer mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi N Vayssilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202110107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Thioether‐Based Covalent Organic Frameworks for Selective and Efficient Mercury Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Q Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (22), pp.2006112. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202006112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrathiafulvalene-based covalent organic frameworks for ultrahigh iodine capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuimei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (24), pp.8452-8457. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC01742J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of acid sites in zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 606, pp.117795. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites in a good shape: Catalyst forming by extrusion modifies their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.110114. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites as a gas delivery platform in a glioblastoma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.120249. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2020.120249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.3621-3631. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline, porous, covalent polyoxometalate-organic frameworks for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.110105. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional COF–Three-Dimensional MOF Dual-Layer Membranes with Unprecedentedly High H 2 /CO 2 Selectivity and Ultrahigh Gas Permeabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (47), pp.52899-52907. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c17794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metal sintering in the copper-zeolite hybrid catalyst for direct dimethyl ether synthesis using synchrotron-based X-ray absorption and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei y Khodakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Ordomsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdie Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayanand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343, pp.199-205. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Embryonic Zeolites with Controlled Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binder-free preparation of ZSM-5@silica beads and their use for organic pollutant removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiehua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.2080-2088. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00259C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busting the efficiency of SAPO-34 catalysts for the methanol-to-olefin conversion by post-synthesis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoju Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.2022-2027. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjche.2020.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally benign synthesis of crystalline nanosized molecular sieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoju Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Energy &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gee.2020.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated Mesoporous 2D Covalent Organic Frameworks for High‐Rate Electrochemical Double‐Layer Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue M Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.1907289. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201907289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthesis routes and catalytic applications of ferrierite crystals. Part 1: 1,8-Diaminooctane as a new OSDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Migliori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.109987. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the synthesis field of high silica zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 59 (44), pp.19576-19581. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202007514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Mesoporous Covalent Organic Frameworks through Steric Hindrance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (8), pp.3736-3741. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Brønsted Acidity of the External Surface of Faujasite‐Type Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (16), pp.1873-1881. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Metal Zeolite Composite Catalysts for In Situ Processing of Fischer–Tropsch Hydrocarbons to Gasoline Type Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Přech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora R Strossi Pedrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilson R Marcilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra S Peregudova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2544-2555. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive Covalent Organic Frameworks: Design, Synthesis, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Q Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 32 (44), pp.2002038. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202002038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sponge-like small pore zeolite with great accessibility to its micropores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.2154-2159. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu- and Fe-speciation in composite zeolite catalyst for selective catalytic reduction of NO x : insights from operando XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia A Pankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill A Lomachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Birk Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY01654C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change material-containing mesoporous zeolite composite for adsorption heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihye Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Moteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Ogura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202001085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthesis routes and catalytic applications of ferrierite crystals. Part 2: the effect of OSDA type on zeolite properties and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Migliori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.109988. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Zeolite L Etching with Ammonium Fluoride and Ammonium Bifluoride Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.2000348. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Strategy for the Synthesis of Ultra‐Stable Single‐Site Mo‐ZSM‐5 Zeolite Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Konnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 59 (44), pp.19553-19560. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202006524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolite beta - Determining the safety of usage by zebrafish Danio rerio embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Maršavelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Topić Popović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.110103. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement and Time Immemorial: Prebiotic Synthesis of Nucleotides on a Porous Mineral Nanoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (15), pp.4192-4196. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective catalytic reduction of NOx over Cu- and Fe-exchanged zeolites and their mechanical mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Hamoud Houeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.419-428. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon beads with a well-defined pore structure derived from ion-exchange resin beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (31), pp.18285-18294. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA04069B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride etching opens the structure and strengthens the active sites of the layered ZSM-5 zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Přech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot cascade syntheses of microporous and mesoporous pyrazine-linked covalent organic frameworks as Lewis-acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (21), pp.7352-7357. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt05056b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic application of ferrierite nanocrystals in vapour-phase dehydration of methanol to dimethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 243, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Tetrathiafulvalene-Based Covalent Organic Frameworks for Tunable Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (34), pp.13324-13329. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b06908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically stable polyarylether-based covalent organic frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-019-0238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned High Density Semi‐Conductive Ultra‐Small Single‐Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.12676-12679. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201904178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient aqueous-phase synthesis of covalent organic frameworks for degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (46), pp.10815-10820. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SC03725J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis and Crystal Structure of Three-dimensional Supramolecular Zinc, Manganese Coordination Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian-Rong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu-Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Ru Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic and Nano-Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701556.2019.1586724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic application of ferrierite nanocrystals in vapour-phase dehydration of methanol to dimethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 243, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of zeolite SSZ-24 using a catalytic amount of SSZ-13 seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.3097-3103. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI00971J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fe@Y Composites as Efficient Recoverable Catalysts for the Valorization of the Recalcitrant Marine Sulfated Polysaccharide Ulvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Přech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Roussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kuncser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iunia Podolean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.319-328. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Single-Crystal “House-of-Cards”-like ZSM-5 and Their Performance in Ethanol-to-Hydrocarbon Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Benghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jean Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (13), pp.4639-4648. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient synthesis of SSZ-13 by interzeolite conversion of Zeolite Beta and Zeolite L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.306-314. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Zn source on the RSN-type zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej Szyja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Mičetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Čendak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (9), pp.2279-2290. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9qi00433e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot cascade syntheses of microporous and mesoporous pyrazine-linked covalent organic frameworks as Lewis-acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (21), pp.7352-7357. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT05056B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Salphen-Based Covalent Organic Frameworks as Catalytic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (7), pp.2920-2924. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Zn source on the RSN-type zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej M Szyja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Mičetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Čendak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (9), pp.2279-2290. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI00433E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Roles of Metal Species in Carbon Nanotube Templates for the Synthesis of Metal–Zeolite Nanocomposite Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir L Zholobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (7), pp.4507-4517. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported Embryonic Zeolites and their Use to Process Bulky Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.8199-8212. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.8b01936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Zeolite Properties for a Highly Efficient Synthesis of Propylene from Methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Ordomsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (50), pp.13136-13149. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postsynthetic Functionalization of Three-Dimensional Covalent Organic Frameworks for Selective Extraction of Lanthanide Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuyu Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (21), pp.6042-6048. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Generation of Sub-nanometer Silver Clusters in Zeolite Cages Exhibiting High Photocatalytic Activity under Visible Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Telegeiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.28702 - 28708. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF–cation exchange resin composites and their use for water decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.2784-2791. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8QI00696B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of CO2 and O2 by iron loaded LTL zeolite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.94-102. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11705-017-1692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, Ambient Temperature and Pressure Ionothermal Synthesis of Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (13), pp.4494--4498. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b01320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Organically Synthesized Porous Carbon Material for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guolong Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.11952 - 11956. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Visible-Light Photoactivity of Plasma-Promoted Vanadium Clusters on Nanozeolites for Partial Photooxidation of Methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Telegeiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (21), pp.17846 - 17855. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b02161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Cages of Faujasite-Type Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Cychosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (48), pp.17273-17276. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b10316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Ionic Covalent Organic Frameworks for Rapid, Reversible, and Selective Ion Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonglong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (49), pp.17771--17774. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b11283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loaded EMT nanosized zeolite with high affinity towards CO 2 and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (9), pp.689--693. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/mrs.2016.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of COF-MOF Composite Membranes and Their Highly Selective Separation of H 2 /CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingru Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guolong Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (24), pp.7673-7680. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b03348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (48), pp.15049-15052. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201608417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-chemically selective top-down approach towards the preparation of hierarchical TS-1 zeolites with improved oxidative desulfurization catalytic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuting Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (17), pp.3580--3583. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC10232D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZIF-derived in situ nitrogen decorated porous carbons for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.1112--1118. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6QI00158K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of external surface passivation of nano-ZSM-5 zeolites in the methanol-to-olefins reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pit Losch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dimethyl ether synthesis from syngas on copper–zeolite hybrid catalysts with a wide range of zeolite particle sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 338, pp.227-238. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic ZSM-5 zeolites: zeolitic materials with superior catalytic activity in 1,3,5-triisopropylbenzene dealkylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.4307-4313. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj03310a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites: Quo Vadis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1-2), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Covalent Organic Frameworks with Dual Linkages for Bifunctional Cascade Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinying Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (number of volumes: 44), pp.14783--14788. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b09563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preparation of hierarchical SAPO-34 crystals via post-synthesis fluoride etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (17), pp.3512-3515. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09498d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized inorganic porous materials: fabrication, modification and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoquan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (43), pp.16756--16770. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA04684C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach to hierarchical SAPO-34 zeolites with improved selectivity of olefin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.401-408. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of three-membered ring containing microporous zincosilicate RUB-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Zapata Abellán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (37), pp.7063-7069. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ce01394a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Na-EMT Zeolite Synthesis by Organic Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.1898-1906. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the remarkable resistance to coke formation of nanometer-sized and hierarchical MFI zeolites during ethanol to hydrocarbons transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ngoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 328, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2014.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized microporous crystals: emerging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (20), pp.7207-7233. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CS00210A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin Polymerization Held in Check: A Composite of Dihydroxyphenylalanine with Zeolite Beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Costatorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16), pp.8736-8747. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Study of the Morphology and Dynamics of Zeolite Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (50), pp.18316-18327. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201501919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.447-451. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT4173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous zeolites by fluoride etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coche.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast framework stabilization of Ge-rich zeolites by low-temperature plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sc51892b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Nano-ZSM-5 Catalysts Synthesized in OH − and F − Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201301541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure analysis of zeolites by rotation electron diffraction (RED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Kapaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and post-synthesis control of physicochemical properties of FER-type crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totka Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 200 (Accessed by 12/2014), pp.334--342. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Kinetics as a Tool for Controlling the Catalytic Performance of a FAU-Type Basic Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Wakihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.2333-2341. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs500153e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of external acid sites of ZSM-5 in deactivation of hybrid CuZnAl/ZSM-5 catalyst for direct dimethyl ether synthesis from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Ordomsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sushkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 486, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Nano-ZSM-5 Catalysts Synthesized in OH- and F- Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zx Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201301541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering zeolite mechanochemistry – A pathway beyond current synthesis and modification boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Borchardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez-Ramírez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194 (Accessed by 08/2014), pp.106--114. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate ionic liquid synthesis of zeolite merlinoite: Crystal size control from crystalline nanoaggregates to micron-sized single-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nanosized zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (15), pp.6693--6703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of clusters of titanium oxide in Beta zeolite structure by a new cold TiCl4-plasma process: physicochemical properties and photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (38), pp.16198. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP52478G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Equilibrium Controlled Etching of MFI-Type Zeolite and Its Influence on Zeolite Structure, Acidity, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (14), pp.2759-2766. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm400719z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nanosized zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (15), pp.6693. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01629c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shell zeolite composite with enhanced selectivity for the separation of branched paraffin isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard D Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Maricar-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169, pp.212--217. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and crystal growth of zeolite A synthesised from hydrogels of different density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (29), pp.5784--5791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds-induced fluoride media synthesis of nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Kalvachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and crystal growth of zeolite A synthesised from hydrogels of different density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (29), pp.5784. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ce40450a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Nanosized Particles: Preparation, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.6734--6760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored crystalline microporous materials by post-synthesis modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.263-290. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cs35196j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Equilibrium Controlled Etching of MFI-Type Zeolite and Its Influence on Zeolite Structure, Acidity, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (14), pp.2759-2766. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm400719z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds-induced fluoride media synthesis of nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kalvachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177 (DOI: 10.1016/j.micromeso.2013.04.028), pp.127--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Nanosized Particles: Preparation, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.6734-6760. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr300439k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored crystalline microporous materials by post-synthesis modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.263--290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework Stability of Heteroatom-Substituted Forms of Extra-Large-Pore Ge-Silicate Molecular Sieves: The Case of ITQ-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko St. Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristiyan Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Vayssilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13), pp.2509-2518. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm300861e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Crystal Growth Features of EMT-Type Zeolite Synthesized from an Organic-Template-Free System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng-Poh Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3035455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green removal of aromatic organic pollutants from aqueous solutions with a zeolite-hemp composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (7), pp.3115--3122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Harmful Gases by Copper-Containing Metal-Organic Framework Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (31), pp.16593--16600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Recovery from Water Using Silicalite-1 Membrane: An Operando Infrared Spectroscopic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (6), pp.437--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Harmful Gases by Copper-Containing Metal–Organic Framework Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (31), pp.16593-16600. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3044016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green removal of aromatic organic pollutants from aqueous solutions with a zeolite–hemp composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (7), pp.3115. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ra01176j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Ultrasmall EMT Zeolite from Template-Free Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng-Poh Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6064), pp.70-73. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1214798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Recovery from Water Using Silicalite-1 Membrane: An Operando Infrared Spectroscopic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (6), pp.437-444. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201200048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Ultrasmall EMT Zeolite from Template-Free Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng-Poh Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6064), pp.70-73. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1214798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma as environmentally benign approach for activation of zeolite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of alkalinity of the starting system on size and morphology of the zeolite A crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (2-3), pp.973-976. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of alkalinity of the starting system on size and morphology of the zeolite A crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (2-3), pp.973--976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Crystal Growth Features of EMT-Type Zeolite Synthesized from an Organic-Template-Free System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3035455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework Stability of Heteroatom-Substituted Forms of Extra-Large-Pore Ge-Silicate Molecular Sieves: The Case of ITQ-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko St Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi N Vayssilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13), pp.2509--2518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co3(HCOO)6 Microporous Metal-Organic Framework Membrane for Separation of CO2/CH4 Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (43), pp.12076-12083. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201101733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-3(HCOO)(6) Microporous Metal-Organic Framework Membrane for Separation of CO2/CH4 Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (43), pp.12076--12083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centimeter-sized zeolite bodies of intergrown crystals: Preparation, characterization and study of binder evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1-3), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors That Control Zeolite L Crystal Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimar N. Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2199--2210. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Ion Irradiation-Induced Ordered Macropores in Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emannuel Balanzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (46), pp.18950--18956. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja208140f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer Zeolite A Crystals Formation: Low-Temperature Crystallization Versus Vapor Phase Gel Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kalvachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.4958--4962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum clusters confined in FAU–LTA hierarchical porous composite with a core–shell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-Lun Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (1), pp.140-146. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer Zeolite A Crystals Formation: Low-Temperature Crystallization Versus Vapor Phase Gel Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kalvachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.4958-4962. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg2008667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Ion Irradiation-Induced Ordered Macropores in Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emannuel Balanzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (46), pp.18950-18956. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja208140f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co 3 (HCOO) 6 Microporous Metal-Organic Framework Membrane for Separation of CO 2 /CH 4 Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (43), pp.12076 - 12083. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201101733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Size-Acid Sites Relationship Study of Nano- and Micrometer-Sized Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (38), pp.18603-18610. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp204234d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum clusters confined in FAU-LTA hierarchical porous composite with a core-shell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-Lun Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till H Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (1), pp.140--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Encoding of Silver Zeolite Microcarriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert de Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Sels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Ichi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Roeffaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bartholomeeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.957-960. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200902937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite Films on Carbon Fibers and Characterization of Their Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5616-5624. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901683y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Encoding of Silver Zeolite Microcarriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert De Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert F Sels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Ichi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten B Roeffaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bartholomeeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite Films on Carbon Fibers and Characterization of Their Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5616--5624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of γ-Al2O3 film by high temperature transformation of nanosized γ-AlOOH precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (11), pp.2255. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B9NJ00351G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Physicochemical Changes Preceding Zeolite Nucleation in a Sodium-Rich Aluminosilicate Gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (29), pp.10127-10139. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja902088f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-Induced Crystallization of Nanosized Na-ZSM-5 Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (15), pp.7084-7091. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie8017252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework Stabilization of Ge-Rich Zeolites via Postsynthesis Alumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ff Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (45), pp.16580-16586. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja904458y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond probing of the early nucleation steps of silver atoms in colloidal zeolite by pulse radiolysis and flash photolysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-009-0049-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the zeolite crystal size on the structure and properties of carbon replicas made by a nanocasting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrot-Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (4), pp.1066-1073. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Rich Zeolite Beta by Seeding in the Absence of Organic Template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (18), pp.4184-4191. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm900462u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of FAU-type zeolite membrane: An original in situ process focusing on the rheological control of gel-like precursor species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (1-3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of Zeolite Beta Films in Fluoride Media and Investigation of Their Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (6), pp.3549-3555. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8033963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite MFI-alumina and FAU-alumina Membranes: Synthesis, Characterization and Application to Paraffin Separation and CO2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barrere-Tricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (6), pp.745-758. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials via egg-constituents templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (8), pp.1331-1337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-assisted synthesis of zeolite films from spin-coated zeolite precursor coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Doyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (30), pp.3563. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b801812j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam - assisted synthesis of zeolite films from spin – coated zeolite precursor costings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik H. Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan M. Doyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (30), pp.3563-3567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of a sodium - polyacrylate containing system yielding nanosized boehmite particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of EMT-type membranes and their performance in nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (1-2), pp.200-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthopositronium annihilation and emission in mesostructured thin silica and silicalite-1 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liszkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (1), pp.187-190. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.05.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of EMT-type membranes and their performance in nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (1-2), pp.200-205. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 films with preferred orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (1-3), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of a Sodium−Polyacrylate-Containing System Yielding Nanosized Boehmite Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806404e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 films with preferred orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lik Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (//), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials via egg-constituents templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (8), pp.1331. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804449j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel evolution in a FAU-type zeolite yielding system at 90 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-2), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Morphology and Particle Size of Boehmite Nanoparticles Synthesized under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (18), pp.9435-9442. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la700233q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Beta Films Prepared via the Langmuir−Blodgett Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Doyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (32), pp.12052-12057. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0725679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticules synthesized under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (18), pp.9435-94442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beads Comprsing Hierarchical Porous Core and a Microporous Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.4535-4542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.652-654. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm063019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beads Comprising a Hierarchical Porous Core and a Microporous Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (12), pp.4535-4542. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068240+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First zeolite carbon replica with a well resolved X-ray diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.991. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b512002k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of EMT type membrane and it's layer structure characterization through nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crystal size and Si/Al ratio on the surface properties of H-ZSM-5 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-.B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 306 (//), pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the Si/Al ratio in nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knozinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (1-3), pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of all-silica BEA-type material in basic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core-shell composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91, pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crystal size and Si/Al ratio on the surface properties of H-ZSM-5 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 306, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2006.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Formation of Core−Shell Zeolite−Zeolite Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm0611744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the Si/Al ratio in nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knozinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (1-3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the Si/Al ratio in nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knozinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of all-silica BEA-type material in basic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (1-3), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling the formation of core-shell zeolite-zeolite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core–shell composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (1-3), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Shell Zeolite Microcomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (12), pp.1955-1960. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200500231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shell zeolite microcomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, (12), pp.1955-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite beta films synthesized from basic and near-neutral precursor solutions and gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hölzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (5-8), pp.570-576. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of zeolite nanocrystals at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.10724-10729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayer stacking disorder in zeolite beta family: a Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (14), pp.2756. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b503150h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Beta films synthesized from basic and near-neutral precursor solutions and gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hözlz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, C 25, pp.570-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanozeolites: Synthesis, Crystallization Mechanism, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (10), pp.2494-2513. </w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm047908z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported and self-bonded molecular sieve structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (3-4), pp.475-484. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon spheres prepared from zeolite Beta beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (12), pp.2474-2480. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2005.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for Zeolite Nucleation at the Solid−Liquid Interface of Gel Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (46), pp.16171-16177. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0546267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Morphology of All-Silica BEA-type Zeolite Synthesized in Basic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.881-886. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm048799r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 crystallization on glass fiber filter discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (1-3), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Zeolite Nanocrystals at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (23), pp.10724-10729. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la050323e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for zeolite nucleation at the solid-liquid interface of gel cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.16171-16177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closely Packed Zeolite Nanocrystals Obtained via Transformation of Porous Amorphous Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hölzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (25), pp.5452-5459. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm030640b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Synthesis of Zeolite Films on Glassy Carbon: Towards Designing Molecularly Selective Electrochemical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vellaichamy Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (18), pp.1550-1554. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.200302991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1/polymer films with low-k dielectric constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-3), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of silicalite-1 nanocrystals by conventional heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cathrine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lézervant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (1-3), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2003.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equisetum a rvense Templating of Zeolite Beta Macrostructures with Hierarchical Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (7), pp.1350-1355. </w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm035100t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and SiC Macroscopic Beads from Ion-Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifedine Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (42), pp.13624-13625. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0461217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Morphology Control of LTL-Type Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (17), pp.3381-3389. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm0498741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal functionalized calcined zeolite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (8), pp.1347 - 1351. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B400521J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy Study of the Formation of FAU-Type Zeolite at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (40), pp.15587-15598. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048341c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Phosphonic Acids with the Semicarbazide Group for the Functionalization of Metal Oxide and Zeolite Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.1735 - 1738. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2004-829565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocracking of Heavy Vacuum Gas Oil with a Pt/H-beta−Al 2 O 3 Catalyst: Effect of Zeolite Crystal Size in the Nanoscale Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miron Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Vradman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lezervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Liubich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (12), pp.2773-2782. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie020899o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineral-Silica-Induced Zeolitization of Equisetum Arvense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (24), pp.2782-2785. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200351175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of colloidal AlPO4-18 crystals and their use for supported film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (7), pp.1526. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304670m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Crystallization Stages of LTA-Type Zeolite by Complementary Characterization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (24), pp.4370 - 4377. </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200300154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of colloidal molecular sieves: influence of silica precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.153-157. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00570-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 Hollow Spheres and Bodies with a Regular System of Macrocavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (10), pp.4371-4377. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm020579v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the silica source on the formation of nanosized silicalite-1: an in situ dynamic light scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55 (2), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00401-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of silicalite-1/glass fiber composites by one- and two-step hydrothermal syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56 (2), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00483-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core−Shell Polystyrene/Zeolite A Microbeads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (3), pp.956-958. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm010927d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of regular macroporous structures built of intergrown silicalite-1 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.1914-1918. </w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b110582p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite beta spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1-3), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(01)00327-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer preparation of zeolite coatings of nanosized crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(00)00345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 containing microspheres prepared using shape-directing macro-templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35-36, pp.621-629. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Mu-14: an aluminosilicate zeolite with ITE-type topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Nouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (2-3), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous very high surface area silica macrostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (10), pp.2330-2337. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b001096k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis of discrete colloidal crystals of zeolite Beta and their application in the preparation of thin microporous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babouchkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mintova S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026566116805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 macrostructures – preparation and structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(00)00179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis of discrete colloidal crystals of zeolite Beta and their application in the preparation of thin microporous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babouchkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026566116805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ion-exchanged forms of the microporous titanosilicate K2TiSi3O9·H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (3), pp.287-296. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00117-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive effect of template containing UTD-1 seeds on the synthesis of zeolite SSZ-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Creyghton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (1-3), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00132-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Zeolite A Nanocrystal Growth from Colloids at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 283 (5404), pp.958-960. </w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.283.5404.958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Nanocrystals of Zeolite β Stabilized in Alumina Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Regev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaliya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (8), pp.2030-2037. </w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm980765u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZSM-5 films prepared from template free precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (10), pp.2217-2221. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a803687j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous films of zeolite ZSM-5 on modified gold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a606906a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of silicalite films on pre-assembled layers of nanoscale seed crystals on piezoelectric chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (7), pp.585-589. </w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.19970090716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of continuous silicalite-1 films on inorganic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1-2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6513(96)00066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of silicalite-1 films on gold substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Engström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (3-4), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6513(97)00037-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ZSM-5 films from template free precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.2341-2342. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a704987k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Water in Microporous Titanium Silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (15), pp.1303-1304. </w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018591312000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic investigation of the effect of Na, K, Li and Ca on the crystallization of titanium silicate ETS-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Angelova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (4), pp.269-273. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-2449(97)00042-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ deposition of silicalite-1 on ZrO2 fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schoeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15 (10), pp.840-841. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00592703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of zeolite A on vegetal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00078-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectra of ETS-4 and ETS-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.22-24. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00098-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectra of ETS-4 and ETS-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.22-24. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00098-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of hollow fibers of silicalite-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (5-6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-2449(96)00089-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of zeolite Y-vegetal fiber composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (3), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01134025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesivity of molecular sieve films on metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (5-6), pp.462-465. </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-2449(96)00092-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physicochemical properties of zorite and ETS-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Angelova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Engström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(95)00189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribochemical activation of seeds for rapid crystallization of zeolite Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Dimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Radev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(94)00058-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the metal substrate composition on the crystallization of zeolite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(94)00002-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal substrate properties on the kinetics of zeolite film formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (8), pp.679-683. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00071-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal substrate properties on the kinetics of zeolite film formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (8), pp.679-683. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00071-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of the crystallization of SAPO-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chr. Minchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 264, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6031(95)02410-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the active sites and catalytic activity of SAPO-5 synthesized in the presence of nickel cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chr. Minchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Micheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 119 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0926-860X(94)85191-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different organic bases on the crystallization of titanium silicate ETS-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.261. </w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of reactive radicals in cellulose fibres on the formation of zeolite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lazarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.2087. </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of plastic deformation and thermal annealing of the copper substrate on the zeolite film formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.979. </w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940000979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transfer of indium into large HZSM-5 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Kanazirev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Tarassov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.1043. </w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of titanium silicate ETS-10: The effect of tetrametylammonium on the crystallization kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (8), pp.697-700. </w:t></w:r><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(94)90128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-controlled effect of organic templates on zeolite crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (4), pp.369-373. </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01019469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic separation of isomeric benzene derivatives using molecular sieves, combined with partition columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Micheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lazarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38 (9-10), pp.613-616. </w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02277163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of crystallinity of ZSM-5 determined by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15, pp.1791. </w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of zeolite crystallization by using the kinetic compensation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (9), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(93)90038-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the crystallization mechanism of zeolite ZSM-5: Part 2. MNDO calculations of basic characteristics of some diamines used as templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (4), pp.305-308. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(93)90010-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between the fundamental properties of templates and the kinetics of ZSM-5 crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (2), pp.102-106. </w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(93)90068-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of zeolite crystallization by using the kinetic compensation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (9), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(93)90038-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the crystallization mechanism of zeolite ZSM-5: Part 1. Kinetic compensation effect for the synthesis with some diamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (4), pp.299-304. </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(93)90009-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rehydration on the acidity and catalytic activity of SAPO molecular sieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Minchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya. Neinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsoncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 18 (1-2), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00769505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of zeolite ZSM-5 crystallization; template effect of propyl-substituted amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 27 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(92)90030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of ZSM-39 single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 11 (4), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(91)80307-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy transition – new opportunities for the zeolitic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Brazilian Congress in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Real World: Synergistic Use of Zeolites and Gas Hydrates for Energy Transition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRN Meeting CAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Zeolite Properties Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, New Hampshire, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Sustainable Energy-Water-Environment Nexus: Green Promoters for Rapid Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sustainable Energy-Water-Environment Nexus In Desert Climate (ICSEWEN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QEERI, Oct 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites Promoters for Sustainable Methane Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of French Group of Zeolite (GFZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the acidic properties of an extra-large pore aluminosilicate ZEO-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - Functional Porous Materials &amp; Reticular Chemistry of Porous Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Haiko, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in zeolite formation – New advances in zeolite properties control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Zeolite Associations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous materials for energy-saving extraction of water from the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Green Carbon (ICFC2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Qingdao City, Shandong Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Resilient Technologies: Adapting Methane Hydrate Transformations to Moderate Thermodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH 4-CO2 Replacement Mechanism and Kinetics in Zeolitic Ice: Revealing the double occupation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF (Société Chimique de France) 2023 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Chemical Society, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Promoters for Sustainable Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of The European Zeolite Association (FEZA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEZA, Jul 2023, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic medium zeolite synthesis – an avenue to new materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Matériaux 2022 – Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Acidic Zeolites: Role as New Kinetic Hydrate Promoters: A Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th meeting of French Group of Zeolite (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Environmental Benign Approach to Enhance Methane Hydrate Kinetics in Near-Ambient and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Oct 2022, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy transition – a new challenge for zeolite molecular sieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RomCat 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baile Govora, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of zeolites in net carbon zero-transitioning economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: “Advancement of CO2 Utilization &amp; Low Carbon Processes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding CH4-CO2 Guest Exchange Mechanism between in sI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « HYDRATES 2022 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Insight of Guest Exchange Mechanism between CH4 and CO2 in SI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMUQ-TotalEnergies Workshop" Successful Industry-Academia Collaboration in the Advancement of CO2 Utilization &amp; Low Carbon Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economic Seawater based THF-Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eco-Friendly Approach For Improved Methane Hydrate Kinetics In Near-Ambient Temperature and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference : Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and achievements in programming on long vector processors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves L'Excellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le GIS FRANCE GRILLES,; GENCI; le GDR RSD; Silecs/Grid'5000 le Groupe Calcul, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic eco-friendly kinetic promoters for high methane storage in fresh and seawater-based hydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th LCS Workshop ‘Zeolites in the Energy Transition’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCS- CNRS, May 2022, Cabourg, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary H2 -CH4 Clathrate for better hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-EPE (Energie, Propulsion et En- vironment)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Catalyse et Spechtrochemie (LCS), Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio Mechanistic Insight into the Stability, Diffusion, and Storage Capacity of H2, CH4, and CO2 in sI Clathrate Hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects and Limitations of Zeolites in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Réunion Annuelle du Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Domaine Lou Capitelle, Vogüé, Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ultra small zeolite units and their potential uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference: Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mass transport properties of zeolites by combining Gravimetric and Infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and post-synthesis control of zeolite properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline microporous materials – current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Hierarchically-ordered Materials: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic materials in the twilight zone between crystalline and amorphous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAZC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Materials: Current Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th China Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Zeolite Properties: In-situ versus Post-Synthesis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites and Microporous Crystal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning zeolite accessibility by in-situ and post-synthesis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Properties of Relevant Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS “Meet Industry and Academia” meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the nature and location of active sites in Cu- and Fe- exchanged zeolites and their mechanical mixture for NH3-SCR reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC &amp; EECAT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer zeolites: Smaller, more accessible, better and affordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic Zeolites: Synthesis and Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolite Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite formation: new insights into nucleation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st China Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Zeolite Active Site Accessibility: In-situ versus Post-synthesis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st NECZA (North-East Zeolite Association Corridor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Houstin Hall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a large pore in extra-large pore zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Hybrid porous materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Al Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hierarchical and Nanozeolites: Prospects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICECO Jornadas: ENERGY – trends and Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fluoride route to hierarchical zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMAT: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Synthesis and Applications of Nanosized Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awala Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ng Eng-Poh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ENSICAEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology of zeolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South and East Asia Conference on Crystal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthesis modification of zeolites by fluoride medium treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Croatian – Slovenian – Serbian Symposium on Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D study of precursor gel morphology and kinetics of EMT zeolite nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasifichem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for treatment of glioblastoma via reoxygenation using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Advanced Micro- and Mesoporous Materials (AMMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sunset Resort, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Synthesis Expansion of Pore Dimensions in Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop "Characterization of Porous Materials: from Angstroms to Millimeters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delray, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-large pore zeolites by the back door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITQ Anniversary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Versus Hierarchical Zeolites: Advantages and Disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Chinese Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31eme GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, St Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dehydrogenation of propane over Fe-BEA catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Kumar Sathu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Sazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohumil Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sobalik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous zinc-silicate rods: synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced Micro-and Mesoporous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, VARNA, Bulgaria. pp.372-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEA-type films grown in fluoride media for applications in spacecraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced reactivity and sensitivity of metal-containing microporous materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yordanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary lecture WS-22 Gas and Radiation Sensors : properties, characterisation - Thin Films based sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite crystal engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Chemistry Congress, SymposiumVI.3 "Porous Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEA-type films grown in fluoride media for applications in spacecraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CNES Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NanoSMS, Institut Charles Sadron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported zeolite composite membranes synthesized by controlling the penetration or gelation of the precursor into the support pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and optimization of supported MFI-type membranes for hydrogen separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced reactivity and sensitivity of metal-containing microporous materials. Plenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chaplais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS-22 Gas and Radiation Sensors: Properties, Characterisation. Thin Films based sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEA-type films grown in fluoride media for applications in spacecraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.677-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dehydrogenation of propane over Fe-BEA catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Kumar Sathu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Sazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohumil Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sobalik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.1127-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported zeolite composite membranes synthesized by controlling the penetration or gelation of the precursor into the support pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.645-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in NanoZeolite Science: Crystallization Mechanism, Processing and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference, Pre-Conference School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, DALIAN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la morphologie et de la taille de nanoparticules de Boehmite synthétisées par voie hydrothermale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Communication de la Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of biocompatible boehmite nanoparticles under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous zinc-silicate rods: synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced micro- and mesoporous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux oxydés et carbonés à porosité organisée obtenus par nanomoulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrot-Boigontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Pôle Matériaux et Nanosciences Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of faujasite-type zeolitic membranes: an original in-situ process focusing on the rheological control of gel-like precursor species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zeolite Membrane Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nanoconstituents towards Zeolite Macrostructures: Crystallization Mechanism and Controlled Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Zeolite Conference “Forum Zeolitowa”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, KOCIERZ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Silicalite-1 Film Growth on Α-Al2O3 Membrane Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced micro- and mesoporous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites comprising polycrystalline spherical cores and well intergrown shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younés Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de macrostructure zéolithiques avec morphologie prédéfinie et porosité hiérarchisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat, 23ème réunion du GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, la Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of γ-Al2O3 films prepared by high temperature transformation of nanosized γ-AlOOH precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium ‘Advanced micro and mesoporous materials'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of EMT-type membrane and it's characterization through nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step Template Extraction and Alumination of BEC-type Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of silicalite-1 membranes on flat Α-Al2O3 and tubular TiO2 supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zeolite Membrane Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride media synthesis of BEA-type films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Mem Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR-TEM Investigation of Gel System Yielding Different Type of Zeolitic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of zeolite formation: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'INSTITUT FRANCAIS DU PETROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, SOLAIZE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot Template Extraction and Alumination of BEC-type Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.616-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, surface modification and controlled assembly of porous nanoscale building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - CNRS/DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure zéolithique organisée à porosité bimodale (micro/macro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Sfedjella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium polyacrylate on the hydrothermal synthesis of boehmite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2006 "Matériaux et Biologie II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-composite formés d'une couche continue de zéolithe recouvrant un cœur de zéolithe – Etude des processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale, Ecole doctorale Pluridisciplinaire 271, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billes zéolithiques à porosité bimodale (micro/méso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la synthèse à l'application potentielle des nanocristaux zéolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Materials with Potential in Membrane Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Français des Membranes, Réunion « Membranes, Energie et Chimie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite-zeolite composites with core-shell organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-synthèses par l'utilisation de matériaux naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystal size on the spectroscopic and acidic properties oh H-ZSM-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research advances in Rational Design of Catalysts and Sorbents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations par M.E.T. et RMN du 23Na de l'évolution du gel précurseur d'une zéolithe FAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Réunion de Travail RMN du Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Baume,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations structurales de la réplique carbonée de la zéolithe EMC-2 : comparaison entre expériences et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Solovyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones, (GFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Presqu'îles de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à porosité hierarchisée : Nanoduplication d'empreintes biological</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Galerne 2006, «Matériaux et Biologie II»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de macrostructures par l'utilisation de nanocristaux zéolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Commissariat à l'Energie Atomique (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel Transformation during precursor stages of zeolite Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Morpho-synthèses par l'utilisation de matériaux naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence du GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation par nanomoulage d'un nouveau carbone poreux à partir d'un moule zéolithique de type EMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature synthesis : an efficient way for studying zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Bohzhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous carbon beads prepared from ion-exchange resins via amorphous silica and zeolite Beta replicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon ‘Carbon'05'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition: Storing Methane & Hydrogen in Economic Conditions!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice For Energy Transition : Mechanistic Insights From Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMD Summer School 2022 of Electronic Structure Theory and Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Helsingør, Denmark. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Zeolite L Etching with Ammonium Fluoride and Ammonium Bifluoride Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babic Viktoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro Asia Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of zeolite-L etchivey with amnomium favorite and amnomium bifluorate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babic Viktoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAZC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution behaviour of ZSM-5 in NH4F and NH4HF2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro Asia Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of zeolite L etching with ammonium fluoride and ammonium bifluoride solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babic Viktoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale Normande de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incorporation des clusters de TiO2 dans les zéolithes par plasma-Ti pour des applications en photocatalyse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Chemistry and Material Science: Advanced Micro- and Mesoporous Materials..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadzhiivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vayssilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Hadzhiivanov and G. Vayssilov and Valentin Valtchev and Svetlana Mintova. Heron Press Science Series, edition: Heron Press Ltd, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Applications of Zeolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites and Ordered Porous Solids: Fundamentals and Applications, 3rd FEZA School on Zeolites: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Perez-Pariente and C. Martinez (Ed.), LAIMPRENTA CG, pp.245--300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentin Valtchev, Svetlana Mintova, Michael Tsapatsis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordered Porous Solids, Recent Advances and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.477-499, 2008, Chap. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature synthesis: an efficient way for studying the zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From basic research to industrial applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2005, </w:t></w:r><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2991(05)80324-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 227 387. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthetic downsizing zeolite-type crystals and/or agglomerates thereof to nanosized particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 18306502.8. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Nanoparticules de Zéolithes microporeuses et Xe hyperpolarisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine Adsorption in Tetrathiafulvalene-Based Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"># Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"># Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1570"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Valtchev </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentin</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VALTCHEV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Director CNRS, UMR6506, Laboratoire Catalyse et Spectrochimie, ENSICAEN - University of Caen – CNRS, 6 bd Maréchal Juin, 14050 Caen, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel. +33231452733 ; Fax +33231452822 ; </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin.valtchev@ensicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation 2001 - University of Haute Alsace, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation 1996 – Bulgarian Academy of Sciences, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D. in Chemistry (1991), Institute of Applied Mineralogy, Bulgarian Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master degree (M. S.) in Geochemistry (1985), University of Sofia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University education (B. S.) in Geochemistry (1983), University of Sofia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thousand Talents fellow (2015 – 2020),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jilin University, Changchun, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DR1 CNRS, 2013 - now) Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Director</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DR2 CNRS, 2006 - 2013) Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2000 - 2006) Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1996 – 2000) – Bulgaria Academy of Sciences, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Synthesis and characterization of microporous materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Mechanism of zeolite formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Nanosized microporous materials preparation (&amp;lt; 100 nm)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Structure – properties relationship in microporous solids</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Post-synthesis modifications of zeolites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Zeolite-containing composite materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific activities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Papers &amp;gt; 240, Patents 25, Book chapters 6, Books 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More than 40 plenary and keynote lectures including at the most important events in the field of nanoporous materials</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">h</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">-index 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (35 average citation) Web of Science Core</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">h-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">index 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Citations: 9900) Google knowledge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1) 2019- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Breck committee”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the International Zeolite Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2) 2017- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honorary Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China University of Petroleum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3) 2016- Elected </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">President</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zeolite Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4) 2016- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Donald Breck” award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the highest recognition of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Zeolite Association</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5) 2016- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“La Recherche 2016: Chimie” award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6) 2015- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of the International Zeolite Association web site</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7) 2014- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Baron fon Cronstedt”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">award,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> the highest recognition of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Zeolite Associations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) 2014- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Thousand Talents” Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jilin University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9) 2011- paper selected amongst </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Top 10 Breakthrough of the year”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> by the editors   of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8) 1991 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulgaria “Young inventor”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (362)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the promoting effect of ZnO on Cu clusters-embedded in self-pillared pentasil zeolites for CO2 hydrogenation to methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiangsheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.113953. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the growth kinetics of extra-large-pore zeolite ZEO-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doudou Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5QI00709G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reflection on ‘Flexibility versus rigidity: what determines the stability of zeolite frameworks? A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Vandenabeele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfu Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Sels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5MH90103K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of three-dimensional covalent organic frameworks through a symmetry reduction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.571-581. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-024-01715-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomically dispersed zinc sites confined in a layered silicalite-2 zeolite with enhanced stability for propane dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaopeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 386, pp.113503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of black N- and P-doped zeolite templated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Filippov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring a Novel Adsorbent for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Capture and Gas Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Aitblal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diógenes Honorato Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.7119-7130. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c18745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of H-ZSM-5 zeolite from fluoride-mediated acidic synthesis for liquid-phase conversion of cyclohexanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.97-107. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1872-2067(25)64718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Conversion of 1,3-Butanediol to 1,3-Butadiene over ZSM-22 Catalysts: Influence of the Si/Al Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne de Landsheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanjay Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.655. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal15070655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscale synthesis and shaping of AlPO-18 sorbent for efficient atmospheric water harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Yasnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diógenes Honorato Piva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.132249. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong metal-support interaction induced by Pt-O-Bi bonding in mesoporous anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; for base-free catalytic biomass valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzhao Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaf327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaped zeolites Y for polypropylene cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliwia Rogala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Tarach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kordek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 365, pp.124893. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coke-resisting behaviour of ZEO-1, an extra-large pore aluminosilicate zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrdine Chaouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 450, pp.116315. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Covalent Organic Frameworks with jcg Topology Based on a Trinodal Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (16), pp.13667-13676. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c00961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Mesopore Architecture in Hierarchical H-ZSM-5 on n-Butanol Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phebe Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno de Reviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhanjay Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Engineering Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.434-449. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsengineeringau.5c00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the adsorptive properties of an embryonic zeolite toward methylene blue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusi Rusew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Lazarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Angelova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevena Petkova-Yankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositca Nikolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (21), pp.7942-7957. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5MA00944H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering catalysis and separation: morphology control of MFI zeolites using organic additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.323-337. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4SE01514B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity-enhanced Al-MCM-41 synthesized by phase transformation of MWW-type zeolites for the liquid-phase alkylation of lignin-derived phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 446, pp.116081. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2025.116081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Catalysts for Hydrogen Harvesting from Polyethylene: A Sustainable Approach to Plastic Waste Upgrading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristina Lazarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malak Qassab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202500592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium atoms exceed the tetrahedral coordination in MFI zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiudi Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Salusso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Vayssilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), pp.3274-3282. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c13278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethoxymethane carbonylation and disproportionation over extra-large pore zeolite ZEO-1: Reaction network and mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaolei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.230-245. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1872-2067(24)60187-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Derivative Strategy for Large-Pore Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiji Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (43), pp.39223-39231. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c10534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fine palladium‑gold alloy nanoclusters anchored on amino-grafted self-pillared pentasil zeolite for efficient dehydrogenation of formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 522, pp.167734. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.167734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Connectivity 3D Covalent Organic Frameworks with pdp Net for Efficient C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (18), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202500161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Hydrodeoxygenation of Lignin-Derived Phenolics over Metal-Zeolite Bifunctional Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202301681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the porous structure of spherical activated carbons obtained from ion-exchange resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirosław Kwiatkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-50682-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized Zeolite P for Enhanced CO2 Adsorption Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Aitblal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c05988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating different types of microporous materials for energy-saving atmospheric water harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktar Yasnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, pp.113043. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemically Induced OSDA-Free Interzeolite Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Jakupec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ardila-Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janez Volavšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (13), pp.5220-5228. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c08477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisole disproportionation on HZSM-5: The key role of Si/Al ratio on auto-inhibition effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Hounfodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 671, pp.119565. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2024.119565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly hydrophobic zeolite ZSM-8 with perfect framework structure obtained in a strongly acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 363, pp.112839. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional coke composition during high temperature anisole disproportionation on zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrdine Chaouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.119808. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2024.119808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Modulation of Covalent Organic Frameworks for Efficient Hydrogen Peroxide Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingrui Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202410417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mg-Exchanged Gismondine for Superior CO2/N2 and CO2/CH4 Separations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Al Atrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.1559-1570. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the catalytic performance of H-ZSM-5 in bio n-butanol dehydration by zeolite crystal engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno de Reviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Sabbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 357, pp.124351. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stable zeolite with atomically ordered and interconnected mesopore channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaoyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Willhammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636 (8042), pp.368-373. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08206-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Performance Polyimide Covalent Organic Frameworks for Lithium‐Ion Batteries: Exceptional Stability and Capacity Retention at High Current Densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinkai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxin Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202412452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic zeolite-directed synthesis of ZSM-34 and SSZ-13 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2024.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezofluorochromism in Covalent Organic Frameworks: Pressure-induced Emission Enhancement and Blue-Shifted Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xihan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202409099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic PdAg clusters loaded on hierarchical self-pillared pentasil zeolite as efficient catalysts for formic acid dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 187, pp.106891. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2024.106891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Physicochemical Properties of an Extra-large Pore Aluminosilicate ZEO-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Fayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (11), pp.5405-5421. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites for the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (1), pp.12-32. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2024.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional covalent organic frameworks with nia nets for efficient separation of benzene/cyclohexane mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haorui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.813. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metal-free ionic covalent organic framework nanosheets as efficient OER electrocatalysts via cationic-π interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leibo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 478, pp.147403. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2023.147403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and coke shape-selectivity during anisole disproportionation over HZSM-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wilfried Hounfodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 665, pp.119352. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2023.119352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of reversible and irreversible deactivation of MDA catalysts: A key to design a viable process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beuque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene cracking on embryonic and ZSM-5 catalysts – An operando study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Tarach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Pyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Jajko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.122871. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2023.122871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezochromism in Dynamic Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (27), pp.e202304234. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202304234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab Initio Screening of Divalent Cations for CH4, CO2, H2, and N2 Separations in Chabazite Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Lahrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (45), pp.15962-15973. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c01882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Crystal Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Rimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Steed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Zeolite Crystal Engineering, 23 (11), pp.7555-7557. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.3c01015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-promoted Mo-carbide catalytic system for sustainable manufacturing of chemicals via co-processing of CO2 with ethane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bikbaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria García-Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2023.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ammonium fluoride route to hierarchical ZSM-5 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 362, pp.112760. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Three-Dimensional Cyclotriphosphazene-Based Covalent Organic Framework Nanosheet for Efficient Oxygen Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-micro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (159), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40820-023-01111-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic germanosilicate analogue to pharmacosiderite crystallized in an acidic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqing Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.greenca.2023.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Isomerism in Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (17), pp.9679-9685. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.3c01070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Modulation of Carbon Activity Sites in Metal-Free Covalent Organic Frameworks for Enhanced Oxygen Reduction Electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianchuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2305759. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mono-directional pressure induced downsizing of zeolite crystals increases their catalytic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Fahda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (16), pp.4719-4724. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3QI01006F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving sustainable energy storage: A multi-scale investigation of methane hydrate formation with green promoters and innovative reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.109653. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.109653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Standing Covalent Organic Framework Membranes for H2/CO2 Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoju Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zitao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuangzhuang Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (16), pp.2300219. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202300219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strong SDA/framework interactions and acidity study of high-silica LTA-type zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jifa Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 360, pp.112724. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-free covalent organic frameworks containing precise heteroatoms for electrocatalytic oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (34), pp.18349-18355. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3TA03534D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic properties of Al-rich ZSM-5 crystallized in strongly acidic fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.112332. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic medium synthesis of zeolites – an avenue to control the structure-directing power of organic templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songxia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (30), pp.11499-11506. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2DT01554D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐Dimensional Triptycene‐Functionalized Covalent Organic Frameworks with hea Net for Hydrogen Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (13), pp.e202117101. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202117101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio mechanistic insights into the stability, diffusion and storage capacity of sI clathrate hydrate containing hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (13), pp.8419-8433. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Synthesis of a Zeolitic Organic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pohua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinquan Suo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiehua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (24), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202203584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economical Seawater-Based Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold A Paecklar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (35), pp.11617-11626. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromic acid dealumination of zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 329, pp.111513. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 formation in acidic medium: synthesis conditions and physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 329, pp.111537. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution Behavior and Varied Mesoporosity of Zeolites by NH4F Etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenchao You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kolev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202104339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon route to ethylene: Ethane oxidative dehydrogenation with CO2 on embryonic zeolite supported Mo-carbide catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bikbaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Konnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 320, pp.122011. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic property of YNU-5 zeolite influenced by its unique micropore system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naonobu Katada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kana Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moeri Fukui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Asanuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.111592. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Zeolites Active Sites Role as Kinetic Hydrate Promoters: Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (24), pp.8002-8010. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadlocks of adenine ribonucleotide synthesis: evaluation of adsorption and condensation reactions in a zeolite micropore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanzheng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gardennia Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (16), pp.4111-4120. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2QI00837H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal crystallization of clathrasils in acidic medium: energetic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiqin Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songxia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 333, pp.111728. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the Catalytic Activity and Stability of Ru Metal Clusters in Hydrodeoxygenation of Guaiacol through MWW Zeolite Pore Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qisong Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanchao Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.14717-14726. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.2c04597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethane Oxidative Dehydrogenation with CO2 on thiogallates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Bikbaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9, pp.5181-5187. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2qi01630c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Photocatalytic Activity of Silver Nanoparticles Embedded in ZX-Bi Zeolite Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama Lafjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Djafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 5 (3), pp.3866-3877. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.1c04484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gating Effects for Ion Transport in Three-Dimensional Functionalized Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (13), pp.e202200820. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202200820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly selective FER-based catalyst to produce n-butenes from isobutanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, pp.119699. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver quasi-nanoparticles: bridging the gap between clusters molecular-like and plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Douma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir L Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (16), pp.5453-5464. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1MA00382H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic zeolites for highly efficient synthesis of dimethyl ether from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Navarro Jaén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdie Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.111138. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelike MFI Crystals with Controlled Crystal Faces Aspect Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijiong Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshu Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naijia Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (4), pp.1993-2004. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c11784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Hydrazone-Equipped Covalent Organic Frameworks as pH-Triggered Rotary Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (41), pp.2102630. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202102630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineralization at the Molecular Level: Amino Acid-Assisted Crystallization of Zeotype AlPO4·1.5H2O–H3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaolin Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangying Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haonuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.1c01160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical SAPO-34 preparation based on the crystal metastability in mother liquor solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoju Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongcun Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), pp.2002029. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202002029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-Insight into Zeolite Catalyst Forming—an Advanced NMR Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (36), pp.20028-20034. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Dissolution Elucidates the Mechanism of Zeolite MFI Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Thanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (25), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg0454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Clathrates: Environmentally Benign Materials for The Energy Transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catalyst Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (11), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and catalytic application of nanorod-like FER-type zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijiong Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshu Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (44), pp.24922-24931. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1TA06596C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Sites in Zeolites: Origin and Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2104414. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202104414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of hierarchical SSZ-13 by NH4F etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddardha Koneti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 314, pp.110863. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the fundamentals of microporosity upgrading in zeolites: increasing diffusion and catalytic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu y Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Bučko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (17), pp.2100001. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Triptycene-Based Covalent Organic Frameworks with ceq or acs Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 143 (7), pp.2654-2659. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c12499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐Dimensional Radical Covalent Organic Frameworks as Highly Efficient and Stable Catalysts for Selective Oxidation of Alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiehua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui S Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133 (41), pp.22404-22409. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.202108357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of toluene and water over cationic-exchanged Y zeolites: A DFT exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne P Hessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie A Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Jabraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Semmeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (18), pp.5486. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26185486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03343141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization pathway from highly viscous colloidal suspension to ultra-small FAU zeolite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrikant M Kunjir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (32), pp.17492-17501. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1TA02781F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Thioether‐Based Covalent Organic Frameworks for Selective and Efficient Mercury Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Q Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (22), pp.2006112. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202006112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrathiafulvalene-based covalent organic frameworks for ultrahigh iodine capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuimei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (24), pp.8452-8457. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SC01742J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of hidden sites in FAUJASITE: new insights in a proton transfer mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi N Vayssilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202110107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic template-free synthesis of an open framework silicoaluminophoshate (SAPO) with high thermal stability and high ion conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI01223K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of acid sites in zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 606, pp.117795. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites in a good shape: Catalyst forming by extrusion modifies their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.110114. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites as a gas delivery platform in a glioblastoma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.120249. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2020.120249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.3621-3631. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline, porous, covalent polyoxometalate-organic frameworks for lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuqin Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuiyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.110105. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metal sintering in the copper-zeolite hybrid catalyst for direct dimethyl ether synthesis using synchrotron-based X-ray absorption and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei y Khodakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Ordomsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdie Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijayanand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 343, pp.199-205. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Dimensional COF–Three-Dimensional MOF Dual-Layer Membranes with Unprecedentedly High H 2 /CO 2 Selectivity and Ultrahigh Gas Permeabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (47), pp.52899-52907. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c17794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Embryonic Zeolites with Controlled Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.2123-2132. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b05258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exfoliated Mesoporous 2D Covalent Organic Frameworks for High‐Rate Electrochemical Double‐Layer Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue M Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.1907289. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201907289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binder-free preparation of ZSM-5@silica beads and their use for organic pollutant removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiehua Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.2080-2088. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00259C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally benign synthesis of crystalline nanosized molecular sieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoju Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Energy &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gee.2020.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Busting the efficiency of SAPO-34 catalysts for the methanol-to-olefin conversion by post-synthesis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoju Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (8), pp.2022-2027. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cjche.2020.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–Shell Metal Zeolite Composite Catalysts for In Situ Processing of Fischer–Tropsch Hydrocarbons to Gasoline Type Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Přech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora R Strossi Pedrolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilson R Marcilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra S Peregudova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2544-2555. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Brønsted Acidity of the External Surface of Faujasite‐Type Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (16), pp.1873-1881. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202000062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Mesoporous Covalent Organic Frameworks through Steric Hindrance Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (8), pp.3736-3741. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the synthesis field of high silica zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diandian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 59 (44), pp.19576-19581. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202007514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthesis routes and catalytic applications of ferrierite crystals. Part 1: 1,8-Diaminooctane as a new OSDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Migliori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.109987. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactive Covalent Organic Frameworks: Design, Synthesis, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Q Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 32 (44), pp.2002038. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.202002038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sponge-like small pore zeolite with great accessibility to its micropores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.2154-2159. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI00261E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu- and Fe-speciation in composite zeolite catalyst for selective catalytic reduction of NO x : insights from operando XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia A Pankin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill A Lomachenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Birk Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CY01654C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change material-containing mesoporous zeolite composite for adsorption heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihye Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Moteki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaru Ogura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202001085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Zeolite L Etching with Ammonium Fluoride and Ammonium Bifluoride Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoria Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.2000348. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202000348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthesis routes and catalytic applications of ferrierite crystals. Part 2: the effect of OSDA type on zeolite properties and catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Migliori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.109988. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Strategy for the Synthesis of Ultra‐Stable Single‐Site Mo‐ZSM‐5 Zeolite Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Konnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Clatworthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Kouvatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Functional Porous Materials Chemistry, 59 (44), pp.19553-19560. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202006524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolite beta - Determining the safety of usage by zebrafish Danio rerio embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Babić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Maršavelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Topić Popović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.110103. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement and Time Immemorial: Prebiotic Synthesis of Nucleotides on a Porous Mineral Nanoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georgelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (15), pp.4192-4196. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b01448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective catalytic reduction of NOx over Cu- and Fe-exchanged zeolites and their mechanical mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Hamoud Houeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 250, pp.419-428. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride etching opens the structure and strengthens the active sites of the layered ZSM-5 zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Přech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.297-305. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon beads with a well-defined pore structure derived from ion-exchange resin beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (31), pp.18285-18294. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA04069B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot cascade syntheses of microporous and mesoporous pyrazine-linked covalent organic frameworks as Lewis-acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (21), pp.7352-7357. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8dt05056b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic application of ferrierite nanocrystals in vapour-phase dehydration of methanol to dimethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 243, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Tetrathiafulvalene-Based Covalent Organic Frameworks for Tunable Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (34), pp.13324-13329. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b06908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically stable polyarylether-based covalent organic frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.587-594. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-019-0238-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient aqueous-phase synthesis of covalent organic frameworks for degradation of organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaozu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (46), pp.10815-10820. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9SC03725J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis and Crystal Structure of Three-dimensional Supramolecular Zinc, Manganese Coordination Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Tao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian-Rong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu-Mei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Ru Pan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic and Nano-Metal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (2), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24701556.2019.1586724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned High Density Semi‐Conductive Ultra‐Small Single‐Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (43), pp.12676-12679. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201904178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of zeolite SSZ-24 using a catalytic amount of SSZ-13 seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (11), pp.3097-3103. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI00971J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fe@Y Composites as Efficient Recoverable Catalysts for the Valorization of the Recalcitrant Marine Sulfated Polysaccharide Ulvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Přech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Ioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Roussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kuncser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iunia Podolean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.319-328. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic application of ferrierite nanocrystals in vapour-phase dehydration of methanol to dimethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Catizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Van Daele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 243, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.10.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Single-Crystal “House-of-Cards”-like ZSM-5 and Their Performance in Ethanol-to-Hydrocarbon Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Benghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jean Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (13), pp.4639-4648. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b04970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient synthesis of SSZ-13 by interzeolite conversion of Zeolite Beta and Zeolite L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxue Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.306-314. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Salphen-Based Covalent Organic Frameworks as Catalytic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shichen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daohao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (7), pp.2920-2924. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b00485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot cascade syntheses of microporous and mesoporous pyrazine-linked covalent organic frameworks as Lewis-acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhou Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (21), pp.7352-7357. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8DT05056B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Roles of Metal Species in Carbon Nanotube Templates for the Synthesis of Metal–Zeolite Nanocomposite Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir L Zholobenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Batalha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (7), pp.4507-4517. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Zn source on the RSN-type zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartłomiej M Szyja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Mičetić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Čendak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (9), pp.2279-2290. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9QI00433E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported Embryonic Zeolites and their Use to Process Bulky Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariame Akouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (9), pp.8199-8212. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.8b01936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Zeolite Properties for a Highly Efficient Synthesis of Propylene from Methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Ordomsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (50), pp.13136-13149. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201803136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postsynthetic Functionalization of Three-Dimensional Covalent Organic Frameworks for Selective Extraction of Lanthanide Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuyu Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (21), pp.6042-6048. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201712246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Generation of Sub-nanometer Silver Clusters in Zeolite Cages Exhibiting High Photocatalytic Activity under Visible Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Telegeiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Mordvinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (34), pp.28702 - 28708. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b09634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF–cation exchange resin composites and their use for water decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.2784-2791. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8QI00696B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of CO2 and O2 by iron loaded LTL zeolite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.94-102. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11705-017-1692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, Ambient Temperature and Pressure Ionothermal Synthesis of Three-Dimensional Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (13), pp.4494--4498. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.8b01320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Organically Synthesized Porous Carbon Material for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guolong Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.11952 - 11956. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Visible-Light Photoactivity of Plasma-Promoted Vanadium Clusters on Nanozeolites for Partial Photooxidation of Methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Telegeiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (21), pp.17846 - 17855. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b02161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Cages of Faujasite-Type Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Cychosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (48), pp.17273-17276. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b10316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Ionic Covalent Organic Frameworks for Rapid, Reversible, and Selective Ion Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonglong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusran Yusran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (49), pp.17771--17774. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b11283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loaded EMT nanosized zeolite with high affinity towards CO 2 and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (9), pp.689--693. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/mrs.2016.171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of COF-MOF Composite Membranes and Their Highly Selective Separation of H 2 /CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingru Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guolong Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (24), pp.7673-7680. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b03348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (48), pp.15049-15052. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201608417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-chemically selective top-down approach towards the preparation of hierarchical TS-1 zeolites with improved oxidative desulfurization catalytic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuting Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjun Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (17), pp.3580--3583. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC10232D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZIF-derived in situ nitrogen decorated porous carbons for CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrong Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liangkui Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.1112--1118. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6QI00158K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dimethyl ether synthesis from syngas on copper–zeolite hybrid catalysts with a wide range of zeolite particle sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 338, pp.227-238. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2016.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of external surface passivation of nano-ZSM-5 zeolites in the methanol-to-olefins reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pit Losch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 509, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2015.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites: Quo Vadis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (1-2), pp.183-191. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic ZSM-5 zeolites: zeolitic materials with superior catalytic activity in 1,3,5-triisopropylbenzene dealkylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Giap Haw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Minoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.4307-4313. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5nj03310a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Covalent Organic Frameworks with Dual Linkages for Bifunctional Cascade Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinying Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunchao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (number of volumes: 44), pp.14783--14788. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b09563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preparation of hierarchical SAPO-34 crystals via post-synthesis fluoride etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (17), pp.3512-3515. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc09498d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A top-down approach to hierarchical SAPO-34 zeolites with improved selectivity of olefin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.401-408. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized inorganic porous materials: fabrication, modification and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoquan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (43), pp.16756--16770. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA04684C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of three-membered ring containing microporous zincosilicate RUB-17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Zapata Abellán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (37), pp.7063-7069. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ce01394a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Na-EMT Zeolite Synthesis by Organic Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (4), pp.1898-1906. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized microporous crystals: emerging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (20), pp.7207-7233. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CS00210A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the remarkable resistance to coke formation of nanometer-sized and hierarchical MFI zeolites during ethanol to hydrocarbons transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ngoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 328, pp.165-172. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2014.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin Polymerization Held in Check: A Composite of Dihydroxyphenylalanine with Zeolite Beta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Bouchoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Tielens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Costatorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Casale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (16), pp.8736-8747. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Study of the Morphology and Dynamics of Zeolite Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgian Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Nossov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (50), pp.18316-18327. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201501919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.447-451. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT4173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous zeolites by fluoride etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coche.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-fast framework stabilization of Ge-rich zeolites by low-temperature plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sc51892b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Nano-ZSM-5 Catalysts Synthesized in OH − and F − Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201301541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure analysis of zeolites by rotation electron diffraction (RED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Kapaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 189, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and post-synthesis control of physicochemical properties of FER-type crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Totka Todorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengxing Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 200 (Accessed by 12/2014), pp.334--342. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Kinetics as a Tool for Controlling the Catalytic Performance of a FAU-Type Basic Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Wakihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.2333-2341. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs500153e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of external acid sites of ZSM-5 in deactivation of hybrid CuZnAl/ZSM-5 catalyst for direct dimethyl ether synthesis from syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Ordomsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sushkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 486, pp.266-275. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Nano-ZSM-5 Catalysts Synthesized in OH- and F- Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zx Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201301541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovering zeolite mechanochemistry – A pathway beyond current synthesis and modification boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Borchardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez-Ramírez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 194 (Accessed by 08/2014), pp.106--114. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate ionic liquid synthesis of zeolite merlinoite: Crystal size control from crystalline nanoaggregates to micron-sized single-crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nanosized zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (15), pp.6693--6703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of clusters of titanium oxide in Beta zeolite structure by a new cold TiCl4-plasma process: physicochemical properties and photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (38), pp.16198. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP52478G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Equilibrium Controlled Etching of MFI-Type Zeolite and Its Influence on Zeolite Structure, Acidity, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (14), pp.2759-2766. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm400719z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nanosized zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (15), pp.6693. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3nr01629c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shell zeolite composite with enhanced selectivity for the separation of branched paraffin isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard D Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Maricar-Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169, pp.212--217. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and crystal growth of zeolite A synthesised from hydrogels of different density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (29), pp.5784--5791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds-induced fluoride media synthesis of nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Kalvachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and crystal growth of zeolite A synthesised from hydrogels of different density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (29), pp.5784. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ce40450a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Nanosized Particles: Preparation, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.6734--6760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored crystalline microporous materials by post-synthesis modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.263-290. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cs35196j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Equilibrium Controlled Etching of MFI-Type Zeolite and Its Influence on Zeolite Structure, Acidity, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (14), pp.2759-2766. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm400719z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous Nanosized Particles: Preparation, Properties, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (8), pp.6734-6760. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr300439k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds-induced fluoride media synthesis of nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Kalvachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177 (DOI: 10.1016/j.micromeso.2013.04.028), pp.127--134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored crystalline microporous materials by post-synthesis modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (1), pp.263--290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework Stability of Heteroatom-Substituted Forms of Extra-Large-Pore Ge-Silicate Molecular Sieves: The Case of ITQ-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko St. Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristiyan Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Vayssilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13), pp.2509-2518. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm300861e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Crystal Growth Features of EMT-Type Zeolite Synthesized from an Organic-Template-Free System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng-Poh Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3035455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green removal of aromatic organic pollutants from aqueous solutions with a zeolite-hemp composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (7), pp.3115--3122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Harmful Gases by Copper-Containing Metal-Organic Framework Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (31), pp.16593--16600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Recovery from Water Using Silicalite-1 Membrane: An Operando Infrared Spectroscopic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (6), pp.437--444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Harmful Gases by Copper-Containing Metal–Organic Framework Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (31), pp.16593-16600. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3044016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green removal of aromatic organic pollutants from aqueous solutions with a zeolite–hemp composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (7), pp.3115. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ra01176j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Ultrasmall EMT Zeolite from Template-Free Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng-Poh Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6064), pp.70-73. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1214798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol Recovery from Water Using Silicalite-1 Membrane: An Operando Infrared Spectroscopic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (6), pp.437-444. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201200048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Ultrasmall EMT Zeolite from Template-Free Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eng-Poh Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335 (6064), pp.70-73. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1214798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold plasma as environmentally benign approach for activation of zeolite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of alkalinity of the starting system on size and morphology of the zeolite A crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (2-3), pp.973--976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of alkalinity of the starting system on size and morphology of the zeolite A crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Bronić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Palčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Subotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 132 (2-3), pp.973-976. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.12.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework Stability of Heteroatom-Substituted Forms of Extra-Large-Pore Ge-Silicate Molecular Sieves: The Case of ITQ-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko St Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristiyan A Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi N Vayssilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (13), pp.2509--2518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Crystal Growth Features of EMT-Type Zeolite Synthesized from an Organic-Template-Free System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. P. Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm3035455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co3(HCOO)6 Microporous Metal-Organic Framework Membrane for Separation of CO2/CH4 Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (43), pp.12076-12083. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201101733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-3(HCOO)(6) Microporous Metal-Organic Framework Membrane for Separation of CO2/CH4 Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (43), pp.12076--12083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centimeter-sized zeolite bodies of intergrown crystals: Preparation, characterization and study of binder evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1-3), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors That Control Zeolite L Crystal Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimar N. Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2199--2210. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer Zeolite A Crystals Formation: Low-Temperature Crystallization Versus Vapor Phase Gel Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kalvachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.4958--4962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Ion Irradiation-Induced Ordered Macropores in Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emannuel Balanzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (46), pp.18950--18956. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja208140f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum clusters confined in FAU–LTA hierarchical porous composite with a core–shell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-Lun Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (1), pp.140-146. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer Zeolite A Crystals Formation: Low-Temperature Crystallization Versus Vapor Phase Gel Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nihtianova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kalvachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.4958-4962. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg2008667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Ion Irradiation-Induced Ordered Macropores in Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emannuel Balanzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Mavrodinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (46), pp.18950-18956. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja208140f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Size-Acid Sites Relationship Study of Nano- and Micrometer-Sized Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (38), pp.18603-18610. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp204234d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum clusters confined in FAU-LTA hierarchical porous composite with a core-shell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ka-Lun Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till H Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 168 (1), pp.140--146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co 3 (HCOO) 6 Microporous Metal-Organic Framework Membrane for Separation of CO 2 /CH 4 Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoqin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangshan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (43), pp.12076 - 12083. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201101733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Encoding of Silver Zeolite Microcarriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert de Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Sels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Ichi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Roeffaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bartholomeeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.957-960. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.200902937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite Films on Carbon Fibers and Characterization of Their Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5616-5624. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901683y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Encoding of Silver Zeolite Microcarriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert De Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert F Sels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Ichi Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten B Roeffaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bartholomeeusen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (9), pp.957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Faujasite Films on Carbon Fibers and Characterization of Their Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (12), pp.5616--5624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of γ-Al2O3 film by high temperature transformation of nanosized γ-AlOOH precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (11), pp.2255. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B9NJ00351G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Physicochemical Changes Preceding Zeolite Nucleation in a Sodium-Rich Aluminosilicate Gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (29), pp.10127-10139. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja902088f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed-Induced Crystallization of Nanosized Na-ZSM-5 Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (15), pp.7084-7091. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie8017252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework Stabilization of Ge-Rich Zeolites via Postsynthesis Alumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ff Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (45), pp.16580-16586. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja904458y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond probing of the early nucleation steps of silver atoms in colloidal zeolite by pulse radiolysis and flash photolysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Yordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Chemical Intermediates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.379-388. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11164-009-0049-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the zeolite crystal size on the structure and properties of carbon replicas made by a nanocasting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrot-Boisgontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (4), pp.1066-1073. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2008.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Rich Zeolite Beta by Seeding in the Absence of Organic Template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (18), pp.4184-4191. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm900462u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of Zeolite Beta Films in Fluoride Media and Investigation of Their Sorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (6), pp.3549-3555. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8033963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of FAU-type zeolite membrane: An original in situ process focusing on the rheological control of gel-like precursor species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 119 (1-3), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite MFI-alumina and FAU-alumina Membranes: Synthesis, Characterization and Application to Paraffin Separation and CO2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barrere-Tricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Omegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (6), pp.745-758. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2009036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials via egg-constituents templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (8), pp.1331-1337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam-assisted synthesis of zeolite films from spin-coated zeolite precursor coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Doyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (30), pp.3563. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b801812j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steam - assisted synthesis of zeolite films from spin – coated zeolite precursor costings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik H. Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan M. Doyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (30), pp.3563-3567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of a sodium - polyacrylate containing system yielding nanosized boehmite particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of EMT-type membranes and their performance in nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (1-2), pp.200-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthopositronium annihilation and emission in mesostructured thin silica and silicalite-1 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liszkay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desgardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (1), pp.187-190. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.05.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structural characterization of EMT-type membranes and their performance in nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 314 (1-2), pp.200-205. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 films with preferred orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lik Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (1-3), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of a Sodium−Polyacrylate-Containing System Yielding Nanosized Boehmite Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392. </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp806404e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 films with preferred orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lik Wee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (//), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials via egg-constituents templating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (8), pp.1331. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b804449j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel evolution in a FAU-type zeolite yielding system at 90 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (1-2), pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Morphology and Particle Size of Boehmite Nanoparticles Synthesized under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (18), pp.9435-9442. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la700233q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Beta Films Prepared via the Langmuir−Blodgett Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan Doyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (32), pp.12052-12057. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0725679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.652-654. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm063019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticules synthesized under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (18), pp.9435-94442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beads Comprsing Hierarchical Porous Core and a Microporous Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111, pp.4535-4542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded Synthesis of Very High Silica Zeolite A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (4), pp.652-654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beads Comprising a Hierarchical Porous Core and a Microporous Shell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (12), pp.4535-4542. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068240+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First zeolite carbon replica with a well resolved X-ray diffraction pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.991. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b512002k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of EMT type membrane and it's layer structure characterization through nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr. Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02355764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crystal size and Si/Al ratio on the surface properties of H-ZSM-5 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-.B. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 306 (//), pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the Si/Al ratio in nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knozinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (1-3), pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of all-silica BEA-type material in basic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core-shell composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91, pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crystal size and Si/Al ratio on the surface properties of H-ZSM-5 zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Digne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 306, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2006.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling the Formation of Core−Shell Zeolite−Zeolite Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966. </w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm0611744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the Si/Al ratio in nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knozinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (1-3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the Si/Al ratio in nanosized zeolite Beta crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Knozinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling the formation of core-shell zeolite-zeolite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4959-4966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of all-silica BEA-type material in basic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93 (1-3), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-phase MOR/MFI-type zeolite core–shell composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (1-3), pp.70-77. </w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-Shell Zeolite Microcomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (12), pp.1955-1960. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200500231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-shell zeolite microcomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, (12), pp.1955-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite beta films synthesized from basic and near-neutral precursor solutions and gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hölzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (5-8), pp.570-576. </w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of zeolite nanocrystals at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.10724-10729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlayer stacking disorder in zeolite beta family: a Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (14), pp.2756. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b503150h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Beta films synthesized from basic and near-neutral precursor solutions and gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hözlz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, C 25, pp.570-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon spheres prepared from zeolite Beta beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (12), pp.2474-2480. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2005.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanozeolites: Synthesis, Crystallization Mechanism, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (10), pp.2494-2513. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm047908z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported and self-bonded molecular sieve structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (3-4), pp.475-484. </w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 crystallization on glass fiber filter discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (1-3), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for Zeolite Nucleation at the Solid−Liquid Interface of Gel Cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127 (46), pp.16171-16177. </w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0546267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Morphology of All-Silica BEA-type Zeolite Synthesized in Basic Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.881-886. </w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm048799r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Zeolite Nanocrystals at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (23), pp.10724-10729. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la050323e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidences for zeolite nucleation at the solid-liquid interface of gel cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.16171-16177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closely Packed Zeolite Nanocrystals Obtained via Transformation of Porous Amorphous Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hölzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (25), pp.5452-5459. </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm030640b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Synthesis of Zeolite Films on Glassy Carbon: Towards Designing Molecularly Selective Electrochemical Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Walcarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vellaichamy Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (18), pp.1550-1554. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elan.200302991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1/polymer films with low-k dielectric constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-3), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of silicalite-1 nanocrystals by conventional heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cathrine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lézervant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (1-3), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2003.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and SiC Macroscopic Beads from Ion-Exchange Resin Templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seifedine Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathie Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (42), pp.13624-13625. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0461217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Morphology Control of LTL-Type Zeolite Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (17), pp.3381-3389. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm0498741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equisetum a rvense Templating of Zeolite Beta Macrostructures with Hierarchical Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (7), pp.1350-1355. </w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm035100t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal functionalized calcined zeolite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (8), pp.1347 - 1351. </w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B400521J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy Study of the Formation of FAU-Type Zeolite at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (40), pp.15587-15598. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048341c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Phosphonic Acids with the Semicarbazide Group for the Functionalization of Metal Oxide and Zeolite Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.1735 - 1738. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2004-829565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocracking of Heavy Vacuum Gas Oil with a Pt/H-beta−Al 2 O 3 Catalyst: Effect of Zeolite Crystal Size in the Nanoscale Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miron Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Vradman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lezervant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Liubich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (12), pp.2773-2782. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie020899o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomineral-Silica-Induced Zeolitization of Equisetum Arvense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (24), pp.2782-2785. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200351175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Crystallization Stages of LTA-Type Zeolite by Complementary Characterization Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (24), pp.4370 - 4377. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200300154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of colloidal AlPO4-18 crystals and their use for supported film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (7), pp.1526. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304670m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of colloidal molecular sieves: influence of silica precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.153-157. </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00570-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 Hollow Spheres and Bodies with a Regular System of Macrocavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (10), pp.4371-4377. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm020579v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the silica source on the formation of nanosized silicalite-1: an in situ dynamic light scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55 (2), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00401-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of silicalite-1/glass fiber composites by one- and two-step hydrothermal syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Larlus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56 (2), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(02)00483-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core−Shell Polystyrene/Zeolite A Microbeads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (3), pp.956-958. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm010927d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of regular macroporous structures built of intergrown silicalite-1 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (6), pp.1914-1918. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b110582p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite beta spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1-3), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(01)00327-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer preparation of zeolite coatings of nanosized crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(00)00345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 containing microspheres prepared using shape-directing macro-templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35-36, pp.621-629. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Mu-14: an aluminosilicate zeolite with ITE-type topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lefèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Nouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (2-3), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous very high surface area silica macrostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (10), pp.2330-2337. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b001096k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis of discrete colloidal crystals of zeolite Beta and their application in the preparation of thin microporous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babouchkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mintova S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026566116805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicalite-1 macrostructures – preparation and structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boriana Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (1-2), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(00)00179-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synthesis of discrete colloidal crystals of zeolite Beta and their application in the preparation of thin microporous films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babouchkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1026566116805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ion-exchanged forms of the microporous titanosilicate K2TiSi3O9·H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (3), pp.287-296. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00117-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive effect of template containing UTD-1 seeds on the synthesis of zeolite SSZ-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Paillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Creyghton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (1-3), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1811(99)00132-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Zeolite A Nanocrystal Growth from Colloids at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 283 (5404), pp.958-960. </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.283.5404.958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Nanocrystals of Zeolite β Stabilized in Alumina Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Regev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaliya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herskowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (8), pp.2030-2037. </w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm980765u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZSM-5 films prepared from template free precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (10), pp.2217-2221. </w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a803687j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous films of zeolite ZSM-5 on modified gold surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.15-16. </w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a606906a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of silicalite films on pre-assembled layers of nanoscale seed crystals on piezoelectric chemical sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9 (7), pp.585-589. </w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.19970090716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of continuous silicalite-1 films on inorganic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1-2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6513(96)00066-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of silicalite-1 films on gold substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Engström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (3-4), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-6513(97)00037-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ZSM-5 films from template free precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (12), pp.2341-2342. </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a704987k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Water in Microporous Titanium Silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (15), pp.1303-1304. </w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018591312000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic investigation of the effect of Na, K, Li and Ca on the crystallization of titanium silicate ETS-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Angelova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (4), pp.269-273. </w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-2449(97)00042-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ deposition of silicalite-1 on ZrO2 fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schoeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15 (10), pp.840-841. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00592703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of zeolite A on vegetal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.31-34. </w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00078-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectra of ETS-4 and ETS-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.22-24. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00098-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of hollow fibers of silicalite-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (5-6), pp.408-415. </w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-2449(96)00089-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectra of ETS-4 and ETS-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.22-24. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00098-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesivity of molecular sieve films on metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (5-6), pp.462-465. </w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0144-2449(96)00092-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of zeolite Y-vegetal fiber composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Sterte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (3), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01134025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physicochemical properties of zorite and ETS-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Angelova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangyi Mo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Engström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Schoeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (2), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(95)00189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribochemical activation of seeds for rapid crystallization of zeolite Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgil Dimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Radev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(94)00058-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the metal substrate composition on the crystallization of zeolite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(94)00002-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal substrate properties on the kinetics of zeolite film formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (8), pp.679-683. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00071-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of metal substrate properties on the kinetics of zeolite film formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmil Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (8), pp.679-683. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(95)00071-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis of the crystallization of SAPO-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chr. Minchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 264, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6031(95)02410-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of the active sites and catalytic activity of SAPO-5 synthesized in the presence of nickel cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chr. Minchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Micheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 119 (2), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0926-860X(94)85191-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different organic bases on the crystallization of titanium silicate ETS-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.261. </w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940000261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of reactive radicals in cellulose fibres on the formation of zeolite coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lazarova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18, pp.2087. </w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of plastic deformation and thermal annealing of the copper substrate on the zeolite film formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vasilev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.979. </w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940000979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transfer of indium into large HZSM-5 crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Kanazirev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Tarassov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.1043. </w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940001043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-controlled effect of organic templates on zeolite crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (4), pp.369-373. </w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01019469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic separation of isomeric benzene derivatives using molecular sieves, combined with partition columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Zubkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Micheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lazarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38 (9-10), pp.613-616. </w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02277163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of titanium silicate ETS-10: The effect of tetrametylammonium on the crystallization kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (8), pp.697-700. </w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(94)90128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The degree of crystallinity of ZSM-5 determined by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mihailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Konstantinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15, pp.1791. </w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c39940001791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of zeolite crystallization by using the kinetic compensation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (9), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(93)90038-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the crystallization mechanism of zeolite ZSM-5: Part 2. MNDO calculations of basic characteristics of some diamines used as templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (4), pp.305-308. </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(93)90010-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between the fundamental properties of templates and the kinetics of ZSM-5 crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kanev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (2), pp.102-106. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(93)90068-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of zeolite crystallization by using the kinetic compensation effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimir Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 28 (9), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(93)90038-F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the crystallization mechanism of zeolite ZSM-5: Part 1. Kinetic compensation effect for the synthesis with some diamines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (4), pp.299-304. </w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(93)90009-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the rehydration on the acidity and catalytic activity of SAPO molecular sieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Minchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya. Neinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Minkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsoncheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 18 (1-2), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00769505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of zeolite ZSM-5 crystallization; template effect of propyl-substituted amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vulcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 27 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-5408(92)90030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectra of ZSM-39 single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 11 (4), pp.387-390. </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0144-2449(91)80307-L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy transition – new opportunities for the zeolitic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Brazilian Congress in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Real World: Synergistic Use of Zeolites and Gas Hydrates for Energy Transition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IRN Meeting CAS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Zeolite Properties Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, New Hampshire, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Sustainable Energy-Water-Environment Nexus: Green Promoters for Rapid Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Sustainable Energy-Water-Environment Nexus In Desert Climate (ICSEWEN23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QEERI, Oct 2023, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites Promoters for Sustainable Methane Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of French Group of Zeolite (GFZ 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the acidic properties of an extra-large pore aluminosilicate ZEO-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium - Functional Porous Materials &amp; Reticular Chemistry of Porous Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Haiko, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in zeolite formation – New advances in zeolite properties control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Zeolite Associations Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-Resilient Technologies: Adapting Methane Hydrate Transformations to Moderate Thermodynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Advanced Applied Raman Spectroscopy (RamanFest2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH 4-CO2 Replacement Mechanism and Kinetics in Zeolitic Ice: Revealing the double occupation Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF (Société Chimique de France) 2023 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Chemical Society, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous materials for energy-saving extraction of water from the air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Green Carbon (ICFC2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Qingdao City, Shandong Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Promoters for Sustainable Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of The European Zeolite Association (FEZA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEZA, Jul 2023, Portoroz-Portorose, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidic medium zeolite synthesis – an avenue to new materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference: Matériaux 2022 – Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Acidic Zeolites: Role as New Kinetic Hydrate Promoters: A Combined Computational and Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th meeting of French Group of Zeolite (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Environmental Benign Approach to Enhance Methane Hydrate Kinetics in Near-Ambient and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Multifunctional, Hybrid and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Oct 2022, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy transition – a new challenge for zeolite molecular sieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RomCat 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Baile Govora, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of zeolites in net carbon zero-transitioning economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: “Advancement of CO2 Utilization &amp; Low Carbon Processes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding CH4-CO2 Guest Exchange Mechanism between in sI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées « HYDRATES 2022 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2026 Hydrates de gaz, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Insight of Guest Exchange Mechanism between CH4 and CO2 in SI Clathrate: CH4 Recovery and CO2 Storage Opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMUQ-TotalEnergies Workshop" Successful Industry-Academia Collaboration in the Advancement of CO2 Utilization &amp; Low Carbon Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas A&amp;M University, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Economic Seawater based THF-Methane Hydrate Formation at Ambient Temperature: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Eco-Friendly Approach For Improved Methane Hydrate Kinetics In Near-Ambient Temperature and Moderate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference : Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and achievements in programming on long vector processors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Harry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves L'Excellent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le GIS FRANCE GRILLES,; GENCI; le GDR RSD; Silecs/Grid'5000 le Groupe Calcul, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic eco-friendly kinetic promoters for high methane storage in fresh and seawater-based hydrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th LCS Workshop ‘Zeolites in the Energy Transition’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCS- CNRS, May 2022, Cabourg, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary H2 -CH4 Clathrate for better hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-EPE (Energie, Propulsion et En- vironment)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Catalyse et Spechtrochemie (LCS), Dec 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio Mechanistic Insight into the Stability, Diffusion, and Storage Capacity of H2, CH4, and CO2 in sI Clathrate Hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects and Limitations of Zeolites in a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Réunion Annuelle du Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Domaine Lou Capitelle, Vogüé, Ardèche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ultra small zeolite units and their potential uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Research Conference: Chemistry and Chemical Engineering in MENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Mass transport properties of zeolites by combining Gravimetric and Infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Stosic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ and post-synthesis control of zeolite properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline microporous materials – current trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Hierarchically-ordered Materials: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic materials in the twilight zone between crystalline and amorphous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAZC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Materials: Current Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th China Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Zeolite Properties: In-situ versus Post-Synthesis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites and Microporous Crystal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning zeolite accessibility by in-situ and post-synthesis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Properties of Relevant Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSPS “Meet Industry and Academia” meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the nature and location of active sites in Cu- and Fe- exchanged zeolites and their mechanical mixture for NH3-SCR reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC &amp; EECAT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic Zeolites: Synthesis and Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolite Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite formation: new insights into nucleation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st China Chemical Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer zeolites: Smaller, more accessible, better and affordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society (ACS) - Nexus of Food, Energy, and Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, LA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Zeolite Active Site Accessibility: In-situ versus Post-synthesis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st NECZA (North-East Zeolite Association Corridor)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Houstin Hall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a large pore in extra-large pore zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Hybrid porous materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Zhuhai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Visible Light Photoactivity of Plasma-Created Vanadium Clusters Supported on Nano-Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louwanda Al Lakiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IZC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hierarchical and Nanozeolites: Prospects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICECO Jornadas: ENERGY – trends and Future Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fluoride route to hierarchical zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMAT: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Synthesis and Applications of Nanosized Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awala Hussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ng Eng-Poh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th ENSICAEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology of zeolite crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South and East Asia Conference on Crystal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Colombo, Sri Lanka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthesis modification of zeolites by fluoride medium treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Croatian – Slovenian – Serbian Symposium on Zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sibenik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D study of precursor gel morphology and kinetics of EMT zeolite nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasifichem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for treatment of glioblastoma via reoxygenation using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Advanced Micro- and Mesoporous Materials (AMMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sunset Resort, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Synthesis Expansion of Pore Dimensions in Zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop "Characterization of Porous Materials: from Angstroms to Millimeters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delray, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-large pore zeolites by the back door</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ITQ Anniversary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Versus Hierarchical Zeolites: Advantages and Disadvantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Chinese Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31eme GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, St Valéry sur Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dehydrogenation of propane over Fe-BEA catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Kumar Sathu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Sazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohumil Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sobalik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous zinc-silicate rods: synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced Micro-and Mesoporous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, VARNA, Bulgaria. pp.372-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEA-type films grown in fluoride media for applications in spacecraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced reactivity and sensitivity of metal-containing microporous materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yordanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenary lecture WS-22 Gas and Radiation Sensors : properties, characterisation - Thin Films based sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite crystal engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Chemistry Congress, SymposiumVI.3 "Porous Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEA-type films grown in fluoride media for applications in spacecraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CNES Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée NanoSMS, Institut Charles Sadron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and optimization of supported MFI-type membranes for hydrogen separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported zeolite composite membranes synthesized by controlling the penetration or gelation of the precursor into the support pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced reactivity and sensitivity of metal-containing microporous materials. Plenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Chaplais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS-22 Gas and Radiation Sensors: Properties, Characterisation. Thin Films based sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Salamanca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEA-type films grown in fluoride media for applications in spacecraft industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.677-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dehydrogenation of propane over Fe-BEA catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Kumar Sathu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Sazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bohumil Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sobalik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.1127-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported zeolite composite membranes synthesized by controlling the penetration or gelation of the precursor into the support pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International FEZA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.645-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in NanoZeolite Science: Crystallization Mechanism, Processing and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference, Pre-Conference School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, DALIAN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la morphologie et de la taille de nanoparticules de Boehmite synthétisées par voie hydrothermale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Communication de la Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of biocompatible boehmite nanoparticles under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous zinc-silicate rods: synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced micro- and mesoporous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux oxydés et carbonés à porosité organisée obtenus par nanomoulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrot-Boigontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Pôle Matériaux et Nanosciences Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of faujasite-type zeolitic membranes: an original in-situ process focusing on the rheological control of gel-like precursor species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirngruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zeolite Membrane Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nanoconstituents towards Zeolite Macrostructures: Crystallization Mechanism and Controlled Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Zeolite Conference “Forum Zeolitowa”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, KOCIERZ, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Silicalite-1 Film Growth on Α-Al2O3 Membrane Supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Advanced micro- and mesoporous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites comprising polycrystalline spherical cores and well intergrown shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younés Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérardo Majano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de macrostructure zéolithiques avec morphologie prédéfinie et porosité hiérarchisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat, 23ème réunion du GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, la Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of γ-Al2O3 films prepared by high temperature transformation of nanosized γ-AlOOH precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium ‘Advanced micro and mesoporous materials'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of EMT-type membrane and it's characterization through nanofiltration experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankhanilay Roy Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of silicalite-1 membranes on flat Α-Al2O3 and tubular TiO2 supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zeolite Membrane Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step Template Extraction and Alumination of BEC-type Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoride media synthesis of BEA-type films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Mem Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot Template Extraction and Alumination of BEC-type Zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.616-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HR-TEM Investigation of Gel System Yielding Different Type of Zeolitic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of zeolite formation: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'INSTITUT FRANCAIS DU PETROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, SOLAIZE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, surface modification and controlled assembly of porous nanoscale building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop - CNRS/DFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure zéolithique organisée à porosité bimodale (micro/macro)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Sfedjella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium polyacrylate on the hydrothermal synthesis of boehmite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2006 "Matériaux et Biologie II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-composite formés d'une couche continue de zéolithe recouvrant un cœur de zéolithe – Etude des processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale, Ecole doctorale Pluridisciplinaire 271, UHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MULHOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billes zéolithiques à porosité bimodale (micro/méso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sterte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la synthèse à l'application potentielle des nanocristaux zéolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Materials with Potential in Membrane Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Français des Membranes, Réunion « Membranes, Energie et Chimie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-synthèses par l'utilisation de matériaux naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite-zeolite composites with core-shell organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations par M.E.T. et RMN du 23Na de l'évolution du gel précurseur d'une zéolithe FAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-N. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Réunion de Travail RMN du Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Baume,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystal size on the spectroscopic and acidic properties oh H-ZSM-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Armaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Busca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research advances in Rational Design of Catalysts and Sorbents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux à porosité hierarchisée : Nanoduplication d'empreintes biological</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Galerne 2006, «Matériaux et Biologie II»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de macrostructures par l'utilisation de nanocristaux zéolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Commissariat à l'Energie Atomique (CEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations structurales de la réplique carbonée de la zéolithe EMC-2 : comparaison entre expériences et simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Solovyov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Groupe Français d'Etude des Carbones, (GFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Presqu'îles de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gel Transformation during precursor stages of zeolite Nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bozhilov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Zeolites and Microporous Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yonago, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Morpho-synthèses par l'utilisation de matériaux naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence du GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation par nanomoulage d'un nouveau carbone poreux à partir d'un moule zéolithique de type EMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaslain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Patarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature synthesis : an efficient way for studying zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Bohzhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous carbon beads prepared from ion-exchange resins via amorphous silica and zeolite Beta replicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubomira Tosheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vix-Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Carbon ‘Carbon'05'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice for Energy Transition: Storing Methane & Hydrogen in Economic Conditions!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Brussel, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolitic Ice For Energy Transition : Mechanistic Insights From Ab initio Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMD Summer School 2022 of Electronic Structure Theory and Materials Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Helsingør, Denmark. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of Zeolite L Etching with Ammonium Fluoride and Ammonium Bifluoride Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babic Viktoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro Asia Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of zeolite-L etchivey with amnomium favorite and amnomium bifluorate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babic Viktoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAZC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution behaviour of ZSM-5 in NH4F and NH4HF2 aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euro Asia Zeolite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of zeolite L etching with ammonium fluoride and ammonium bifluoride solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babic Viktoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale Normande de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incorporation des clusters de TiO2 dans les zéolithes par plasma-Ti pour des applications en photocatalyse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El-Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics in Chemistry and Material Science: Advanced Micro- and Mesoporous Materials..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadzhiivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vayssilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Hadzhiivanov and G. Vayssilov and Valentin Valtchev and Svetlana Mintova. Heron Press Science Series, edition: Heron Press Ltd, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Applications of Zeolites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeolites and Ordered Porous Solids: Fundamentals and Applications, 3rd FEZA School on Zeolites: fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Perez-Pariente and C. Martinez (Ed.), LAIMPRENTA CG, pp.245--300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentin Valtchev, Svetlana Mintova, Michael Tsapatsis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordered Porous Solids, Recent Advances and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.477-499, 2008, Chap. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature synthesis: an efficient way for studying the zeolite formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tosheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From basic research to industrial applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2005, </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2991(05)80324-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of Methane Hydrate Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 4 227 387. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-synthetic downsizing zeolite-type crystals and/or agglomerates thereof to nanosized particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 18306502.8. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Nanoparticules de Zéolithes microporeuses et Xe hyperpolarisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doussineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine Adsorption in Tetrathiafulvalene-Based Covalent Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"># Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"># Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1567"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.valtchev@ensicaen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381531v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangying Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqin Ding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangsheng Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00709G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05276344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breynaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandenabeele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfu Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Sels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MH90103K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Chang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyue Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Zheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Suo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-024-01715-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaopeng Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehui Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Golub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Al Atrach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#243;genes Honorato Piva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimei Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhao Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Geng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qisong Yi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaf327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonuan Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Yasnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nesterenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Eloi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Poissonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne de Landsheere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanjay Sharma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15070655" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Shao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(25)64718-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Rogala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Tarach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kordek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116315" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phebe Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno de Reviere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.5c00033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusran Yusran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqian Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00961" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi Yue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Confalonieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Vayssilov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13278" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Lazarova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Qassab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusi Rusew" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Angelova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Petkova-Yankova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositca Nikolova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00944H" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SE01514B" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaolei Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingli Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(24)60187-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitao Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202500161" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Wan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyan Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.167734" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiji Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10534" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301681" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kwiatkowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50682-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xiong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desmurs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05988" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hounfodji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Siblani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2024.119565" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113043" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jakupec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ardila-Fierro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Halasz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Volav&#353;ek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c08477" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Lang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112839" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pichot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaitre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2024.119808" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02823" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650621v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Yu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202410417" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thybaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Sabbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08206-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Hou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchuan Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihan Yu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozu Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409099" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2024.106891" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Tang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Giap Haw" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Guo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrong Fang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2024.04.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588196v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Fayek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00186" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45005-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740286v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2024.02.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leibo Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147403" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Hounfodji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119352" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Pyra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jajko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280278v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Fu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304234" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295506v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Lahrar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01882" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rimer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270588v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bikbaeva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garc&#237;a-Moncada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2023.09.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112760" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiyan Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohao Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-023-01111-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310345v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2023.11.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295531v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Omran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109653" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lv" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01070" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305759" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270578v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01006F" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Jia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA03534D" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoju Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuangzhuang Gao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300219" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270592v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifa Miao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112724" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangkui Zhu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112332" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779241v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxia Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01554D" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603188v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyang Yu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Guan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117101" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606508v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.186" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784261v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pohua Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Ding" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203584" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A Paecklar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03530" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423467v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Babi&#263;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111513" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423400v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111537" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchao You" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kolev" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104339" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603131v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonobu Katada" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Yamamoto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeri Fukui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Asanuma" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Inagaki" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111592" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270572v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Konnov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122011" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01742" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187959v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI00837H" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606538v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111728" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595630v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Lafjah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djafri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04484" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857394v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04597" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611548v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Yu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Xia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200820" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778432v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01630c" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Daele" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coupard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119699" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424400v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro Ja&#233;n" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdie Cai" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111138" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418575v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijiong Dai" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshu Tai" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjun Wu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naijia Guan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11784" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Zhao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102630" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429665v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01160" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422436v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Han" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoju Yang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongcun Zou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Chen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002029" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365334v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir L Kostov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00382H" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05501" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422955v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thanh Le" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg0454" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422970v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Deng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06596C" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452902v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202104414" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418388v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110863" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416078v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu y Zeng" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202100001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418392v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c12499" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03343141v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P Hessou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185486" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424272v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangkui S Zhu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202108357" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414922v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M Kunjir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02781F" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428457v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan A Aleksandrov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi N Vayssilov" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202110107" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426048v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Q Tang" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202006112" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419943v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuimei Li" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01742J" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035450v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117795" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027942v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110114" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035279v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchao Ma" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110105" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034429v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Das" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ben" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Qiu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c17794" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035136v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei y Khodakov" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Subramanian" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.023" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033951v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05258" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034298v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00259C" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Huang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2020.05.028" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034399v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gee.2020.10.014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035192v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue M Tang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201907289" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035145v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Catizzone" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109987" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875460v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007514" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033995v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c00560" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027937v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000062" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035156v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ech" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora R Strossi Pedrolo" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R Marcilio" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra S Peregudova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04421" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034371v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusran Q Yusran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202002038" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00261E" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040766v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia A Pankin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Birk Rasmussen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY01654C" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035395v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Choi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Moteki" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Ogura" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001085" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035139v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109988" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881934v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gilson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000348" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968418v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202006524" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034026v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Babi&#263;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mar&#353;avelski" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gali&#263;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Topi&#263; Popovi&#263;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110103" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040713v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Hamoud Houeida" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.02.022" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040601v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Yan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA04069B" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155088v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.023" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399362v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Liu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05056b" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Bianco" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Aloise" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.10.060" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039997v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Li" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06908" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035133v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0238-5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033927v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201904178" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040041v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC03725J" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039949v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Tao Wang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Rong Fang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Mei Li" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ru Pan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701556.2019.1586724" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980132v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397881v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00971J" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035150v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Ioannou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Roussis" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kuncser" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iunia Podolean" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05406" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033911v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Benghalem" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04970" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399314v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.021" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397909v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Szyja" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mi&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; &#268;endak" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00433e" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039940v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT05056B" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027970v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komatya" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039849v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b00485" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034463v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej M Szyja" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00433E" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405865v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01936" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405863v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803136" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01728291v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Qiu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712246" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885083v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mordvinova" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09634" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039838v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Ren" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8QI00696B" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410363v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-017-1692-5" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840128v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b01320" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928353v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zhao" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolong Xing" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heasman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805924" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711423v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02161" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840155v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonglong Li" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Tang" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11283" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402344v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.015" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W56HDQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840179v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.171" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402324v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Fu" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b03348" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840192v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Du" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Sun" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Jia" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10232D" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840170v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Pan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Chen" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QI00158K" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402363v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pit Losch" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Boltz" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardon" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.09.037" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCXQJZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182900v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramanian" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moldovan" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.02.025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402352v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03310a" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410470v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.11.005" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840183v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinying Pan" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09563" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402359v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09498d" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840178v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoquan Zheng" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Gao" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA04684C" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402341v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Xi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Dai" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.045" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403137v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce01394a" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403168v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00071" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341615v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ngoye" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laforge" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.12.030" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154304v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00210A" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275044v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501919" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403143v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2015.01.002" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNC0P8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403238v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51892b" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403234v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301541" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403233v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Su" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Kapaca" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Liu" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wan" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.10.014" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B96L1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840254v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totka Todorova" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.07.057" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M382609B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403230v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Wakihara" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs500153e" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403220v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ordomsky" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sushkevich" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.08.030" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG07SGJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711602v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zx Qin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lakiss" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tosheva" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vicente" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840250v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Majano" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borchardt" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mitchell" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.006" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP6Z6MJS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403227v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.07.011" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63SJBMX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840274v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963797v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52478G" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711605v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goupil" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400719z" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403247v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01629c" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840287v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Maricar-Pichon" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.11.016" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6589P9K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840277v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palcic" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Subotic" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bronic" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403278v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kalvachev" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaber" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mavrodinova" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dimitrov" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nihtianova" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.028" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH1CD7S3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403270v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Suboti&#263;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Broni&#263;" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40450a" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840291v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403242v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez-Ramirez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35196j" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403257v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakiss" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goupil" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840286v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kalvachev" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403240v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr300439k" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840302v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403301v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko St. Petkov" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Aleksandrov" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300861e" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403284v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Poh Ng" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3035455" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840360v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zou" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshan Zhu" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840358v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840359v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403287v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3044016" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403318v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far El Fallah" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra01176j" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840338v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bein" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1214798" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403311v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200048" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46084EDF593E450B673747802CF86D65BF1ABD8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403324v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831371v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.003" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFX1N5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403313v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Itani" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.12.043" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF78S5T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840346v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711608v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Ng" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goupil" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840344v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko St Petkov" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403333v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101733" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4298E41E433FEC438D8ADCE9A349962469B1185B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840372v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403342v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.09.011" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0FZ1FD7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840403v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimar N. Bozhilov" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002622" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TH52VHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840369v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuel Balanzat" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Mavrodinova" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Diaz" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja208140f" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840398v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kalvachev" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403338v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lun Wong" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Metzger" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.034" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFZJS74F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403331v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg2008667" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403327v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#237;az" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840321v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840382v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204234d" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840371v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till H Metzger" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403348v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert de Cremer" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Roeffaers" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bartholomeeusen" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200902937" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027697C3FC02600FD93EBD1151ED85FE46D0EC9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403346v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jakob" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faye" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901683y" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840530v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert De Cremer" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert F Sels" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten B Roeffaers" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840512v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403357v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00351G" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VHHK87T5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403362v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhang" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902088f" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403366v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8017252" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711612v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ff Gao" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaber" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bozhilov" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904458y" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421906v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tahri" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luchez" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yordanov" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moissette" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-009-0049-1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ5T4S81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403355v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900462u" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403384v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guillou" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.11.030" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NJNBPV6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403375v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8033963" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463197v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouleau" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirngruber" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrere-Tricca" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omegna" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009036" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351229v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403400v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Wee" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Doyle" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801812j" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF598D884F134264744B82BA8DF006D653776856/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335595v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik H. Wee" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan M. Doyl" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345502v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298488v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankhanilay Roy Chowdhury" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941914v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liszkay" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Barthe" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.05.210" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R834JWHF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403405v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.01.038" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMHZN06-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403397v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.03.011" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R7Q9Z5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403389v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806404e" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLGJHQ6V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345489v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lik Wee" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403402v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804449j" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E39D5F72BF14B5D92041430C52C17ABFC6AF3948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161219v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir N. Bozhilov" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403406v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700233q" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5XRKSL27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403408v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0725679" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DP5WS2D0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265612v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161268v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403410v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm063019v" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTMV0BTQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161239v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403409v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068240+" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355764v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr. Chowdhury" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lamare" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267270v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armaroli" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-.B. Simon" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Digne" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montanari" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187306v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knozinger" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187301v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Larlus" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187146v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403420v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Simon" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.03.030" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JSG2LX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403418v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0611744" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9N7B98X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403413v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.026" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZST78P1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166425v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403417v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.02.003" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3VBGR4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268090v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403414v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.016" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7CMHGQ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402396v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500231" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7199F20821C37EC6B13538688AB8F0EC34F5F438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120741v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400889v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tosheva" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;lzl" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.011" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-018HQS12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121175v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Bozhilov" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402386v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mihailova" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faust" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petkov" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b503150h" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D790B23F69ACB98E5EBD1D49181CC0DB43D42DCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121184v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;zlz" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402372v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047908z" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7FJ9GCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402379v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.016" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8FTXGJW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402391v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.04.030" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ91ZLK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402401v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0546267" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-040LRQTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402381v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm048799r" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JN4TJ3BG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402366v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.024" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG2W5C0K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402394v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050323e" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-52G8S8FN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121180v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400805v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm030640b" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLTBC8H7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941990v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaichamy Ganesan" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200302991" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ21VHJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400751v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larlus" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.062" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQW568S9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400786v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrine Faust" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#233;zervant" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2003.11.018" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM6B7L0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400793v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm035100t" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BJB930WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400810v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifedine Saadallah" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0461217" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X37396J1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400797v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0498741" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLV86J7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740885v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavilan" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B400521J" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C9063ECB3166EFEADEF668616B3874CCDAA3C8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400802v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048341c" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JBGX1WVK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740901v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-829565" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400700v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miron Landau" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Vradman" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lezervant" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Liubich" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020899o" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCRP1N96-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400741v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351175" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400705v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzger" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bein" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304670m" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727018v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barida" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300154" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA9CF3BC5548AD9E71FFBDCB2851C22B0EB30FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400725v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00570-8" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWQ91PZM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400683v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm020579v" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DG61HRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400687v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00401-8" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSH3W21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400668v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C Faust" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maquin" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00483-3" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZT8WZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400672v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010927d" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R902MGMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400680v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b110582p" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9A6FACD735A780D4F4852F83FCC7DB07E7D0A7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400613v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mihailova" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sterte" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(01)00327-4" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8T12JSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400664v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(00)00345-0" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMV1G1QN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400598v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sterte" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00256-5" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F806EC89B6A0301E13EEEFFDEEB47DBFB29D264F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400607v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Paillaud" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Nouen" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kessler" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00292-9" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/304E80D1EA8FFEBBA9607B01F8F92C58108DDE38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400603v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b001096k" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54C65A539381D44D68E54D009736F49D645F7BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400622v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Schoeman" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babouchkina" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mintova S." TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterte" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026566116805" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5DBMF8QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398301v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(00)00179-7" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A111F43EF57261EAA76FAA820D5ACF39D3E9DAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400660v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398302v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00117-1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J96XWM0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398304v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Creyghton" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00132-8" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DWK2MZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398306v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olson" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.283.5404.958" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398305v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tavor" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regev" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliya" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herskowitz" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm980765u" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9PKFSJC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398308v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hedlund" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schoeman" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803687j" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34B0D5123F1AF0111E7E9428C5A50C1B024BE899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398318v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a606906a" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D3F37752FA2A800B50D2D0BC64C6E1DCC437BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398313v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyi Mo" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19970090716" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3J2FGT2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398310v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hedlund" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6513(96)00066-1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C43E1BC05A36B6444E3497CD04A93CF81B21117/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398311v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Engstr&#246;m" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6513(97)00037-0" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C62BBAFF77692A093472463CF894ECE494BDAA12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398312v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a704987k" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0620902F515488862BA820C943E699EF22F4E709/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398316v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konstantinov" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018591312000" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9W5R8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398314v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Angelova" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Konstantinov" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-2449(97)00042-0" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT2923R2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398324v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schoeman" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00592703" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PKLHX7BC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398323v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(95)00078-X" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F946BDE98F70117CF7846EBBAE5D4074CA98E4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398283v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(95)00098-4" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B55D15CF585486E74C1FD7763360D73E1E966FCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398287v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398321v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-2449(96)00089-9" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4W77JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398326v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01134025" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LP3LSPWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398281v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-2449(96)00092-9" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9XP3VVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398299v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-5408(95)00189-1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWTC1D2S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398328v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Dimov" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toneva" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Radev" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)00058-Z" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CN7VR69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398331v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)00002-A" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72KB357-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398330v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(95)00071-D" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E48320652D8F531AD5DF07788D6C2E0509F7CB82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398309v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398327v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Minchev" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(95)02410-4" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDBQ1GZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398332v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Zubkov" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minkov" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Micheva" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(94)85191-3" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9B4KV43-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400592v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940000261" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LP0ZG6GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400572v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vulchev" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarova" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940002087" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VFXM3B2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400580v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilev" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940000979" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F1GFS6B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400590v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kanazirev" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Tarassov" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940001043" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03BS1LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400585v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)90128-7" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F811EAE64CAF6340A78D746EE050E2312D5A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398279v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kanev" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01019469" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4KCGNLWJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398278v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Zubkov" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02277163" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB5CD7EA236B82EC97DD47C1041FD7B766615EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400586v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940001791" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CBGMDJ4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398265v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-5408(93)90038-F" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGJXWMC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398261v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90010-Z" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85N659WM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398253v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90068-E" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBC356869CE98D84796C285B4836FC45592710B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398266v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398264v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90009-R" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3D61FR5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398252v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Minchev" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Neinska" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsoncheva" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00769505" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W6JBPNQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398244v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulcheva" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veleva" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-5408(92)90030-4" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C554158F165C530FD853D0C86A7E048FDBBBB1E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398239v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergilov" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(91)80307-L" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E97652D571356219ACE31A9AED6040C745439C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288708v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258902v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288724v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259009v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258828v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288696v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288729v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288718v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259038v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258942v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258976v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288738v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725337v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251855v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288743v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288749v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251813v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257891v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251901v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725342v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258318v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harry" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257916v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258179v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725334v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488646v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488647v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471069v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892995v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893000v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015585v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892569v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893013v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928381v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063366v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066186v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928387v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893004v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893016v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063372v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063459v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043538v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Al Lakiss" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063454v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063441v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070756v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awala Hussein" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng-Poh" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063448v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063484v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063472v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melinte" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070809v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anfray" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernaudin" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894453v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063480v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063478v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346227v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Sathu" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sazama" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Bernauer" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sobalik" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335690v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piovan" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346218v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336661v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yordanov" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336653v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346231v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346236v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346211v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335759v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Comte" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860509v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345693v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345704v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345685v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186959v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161365v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335400v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335384v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161785v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161450v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186992v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165023v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164969v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#233;s Bouizi" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Majano" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165003v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164980v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165019v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165018v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mahe" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165014v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344110v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161453v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bozhilov" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186927v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265944v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268236v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269242v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sfedjella" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269299v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121195v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269236v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270971v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271124v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269246v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269229v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294739v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busca" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269311v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-N. Bozhilov" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270983v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270977v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268412v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079896v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faust" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079805v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Valtchev" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Bohzhilov" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294517v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadallah" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vix-Guterl" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258359v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257933v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881900v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babic Viktoria" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010335v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877328v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881920v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043844v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840252v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadzhiivanov" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vayssilov" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840406v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335811v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400858v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Bozhilov" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80324-6" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273973v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759952v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161384v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doussineau" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthault" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desvaux" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034458v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=# Hui Li" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=# Xinyu Guan" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.valtchev@ensicaen.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381531v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangying Fu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqin Ding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangsheng Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Cai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI00709G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05276344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breynaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Vandenabeele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfu Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Sels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MH90103K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Chang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyue Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haorui Zheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Suo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-024-01715-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaopeng Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehui Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandian Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Golub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Filippov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Al Atrach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Aitblal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#243;genes Honorato Piva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qisong Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Geng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Shao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(25)64718-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Eloi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Poissonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne de Landsheere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanjay Sharma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15070655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haonuan Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktar Yasnou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nesterenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimei Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Feng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhao Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaf327" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliwia Rogala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Tarach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kordek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourrdine Chaouati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Fahda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116315" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ji" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusran Yusran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengqian Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00961" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phebe Lemaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno de Reviere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsengineeringau.5c00033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373620v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusi Rusew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Lazarova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Angelova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevena Petkova-Yankova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositca Nikolova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00944H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Shao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SE01514B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping He" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Qassab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiudi Yue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Confalonieri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Salusso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Vayssilov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13278" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaolei Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Qi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingli Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1872-2067(24)60187-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiji Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10534" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Wan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyan Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.167734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitao Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202500161" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301681" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628902v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Kwiatkowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50682-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xiong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desmurs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c05988" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655519v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jakupec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ardila-Fierro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Martinez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Halasz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Volav&#353;ek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c08477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pichot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hounfodji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Siblani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2024.119565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaolin Lang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112839" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pichot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaitre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2024.119808" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Yu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202410417" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628964v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02823" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thybaut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Sabbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Willhammar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08206-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Li" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Hou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianchuan Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202412452" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Tang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Giap Haw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Guo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrong Fang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2024.04.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Fang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihan Yu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaozu Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409099" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2024.106891" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588196v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Fayek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00186" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2024.02.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45005-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leibo Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147403" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Hounfodji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2023.119352" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270583v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariame Akouche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Pyra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Jajko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2023.122871" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280278v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Fu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202304234" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295506v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Lahrar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01882" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Rimer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.3c01015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270588v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bikbaeva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garc&#237;a-Moncada" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2023.09.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112760" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuiyan Li" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohao Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-023-01111-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310345v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.greenca.2023.11.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lv" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202305759" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270578v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01006F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Omran" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109653" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270597v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoju Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuangzhuang Gao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202300219" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifa Miao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhao" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112724" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Jia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Wang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA03534D" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangkui Zhu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112332" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779241v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songxia Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01554D" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603188v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyang Yu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Guan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117101" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606508v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.186" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784261v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pohua Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiehua Ding" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203584" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A Paecklar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03530" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423467v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Babi&#263;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111513" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423400v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111537" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenchao You" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kolev" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104339" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270572v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Konnov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naonobu Katada" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Yamamoto" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeri Fukui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Asanuma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Inagaki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111592" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01742" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187959v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanzheng Zhuang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gardennia Fonseca" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI00837H" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606538v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111728" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857394v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Liu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c04597" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778432v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi01630c" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Lafjah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djafri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04484" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611548v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Yu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Xia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200820" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn van Daele" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Minoux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coupard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119699" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365334v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir L Kostov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MA00382H" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424400v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro Ja&#233;n" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdie Cai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111138" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijiong Dai" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshu Tai" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjun Wu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naijia Guan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11784" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424360v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Zhao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202102630" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c01160" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Han" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoju Yang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongcun Zou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Chen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002029" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05501" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422955v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thanh Le" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg0454" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258230v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422970v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Deng" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA06596C" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452902v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202104414" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418388v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110863" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416078v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu y Zeng" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Bu&#269;ko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202100001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418392v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c12499" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424272v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangkui S Zhu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202108357" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03343141v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P Hessou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Semmeq" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185486" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414922v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M Kunjir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02781F" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426048v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiying Zhang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue Q Tang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202006112" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419943v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuimei Li" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC01742J" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428457v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan A Aleksandrov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi N Vayssilov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202110107" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI01223K" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035450v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117795" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027942v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110114" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035279v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunchao Ma" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110105" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei y Khodakov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayanand Subramanian" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.01.023" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034429v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Das" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Ben" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Qiu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c17794" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033951v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b05258" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035192v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxue M Tang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201907289" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034298v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00259C" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034399v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gee.2020.10.014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034305v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Huang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2020.05.028" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035156v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P&#345;ech" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora R Strossi Pedrolo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R Marcilio" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra S Peregudova" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04421" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027937v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000062" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033995v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c00560" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875460v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202007514" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035145v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Catizzone" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109987" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034371v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusran Q Yusran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202002038" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI00261E" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040766v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia A Pankin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill A Lomachenko" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Birk Rasmussen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY01654C" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035395v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Choi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Moteki" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Ogura" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001085" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881934v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gilson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000348" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035139v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109988" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968418v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dubray" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202006524" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034026v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Babi&#263;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mar&#353;avelski" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Gali&#263;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Topi&#263; Popovi&#263;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110103" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308428v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b01448" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040713v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Hamoud Houeida" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.02.022" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155088v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.023" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040601v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Yan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA04069B" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399362v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhou Liu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05056b" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039845v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Bianco" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Aloise" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.10.060" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039997v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Li" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b06908" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035133v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-019-0238-5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03040041v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SC03725J" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039949v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Tao Wang" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian-Rong Fang" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu-Mei Li" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ru Pan" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701556.2019.1586724" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033927v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201904178" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397881v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00971J" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03035150v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Ioannou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Roussis" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kuncser" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iunia Podolean" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05406" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980132v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03033911v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Benghalem" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04970" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399314v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.021" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039849v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b00485" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027970v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komatya" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039940v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT05056B" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034463v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej M Szyja" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mi&#269;eti&#263;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; &#268;endak" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00433E" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405865v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01936" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405863v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803136" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01728291v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyu Qiu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201712246" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01885083v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mordvinova" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b09634" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039838v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawang Ren" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8QI00696B" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410363v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-017-1692-5" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840128v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b01320" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928353v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zhao" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guolong Xing" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heasman" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805924" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711423v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02161" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840155v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonglong Li" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Tang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11283" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402344v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.015" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W56HDQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840179v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2016.171" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402324v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Fu" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b03348" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840192v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuting Du" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Sun" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Jia" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC10232D" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840170v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Pan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyi Chen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6QI00158K" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182900v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cai" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramanian" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moldovan" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.02.025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402363v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pit Losch" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Boltz" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardon" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.09.037" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCXQJZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410470v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.11.005" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402352v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03310a" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840183v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinying Pan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09563" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402359v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc09498d" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402341v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Xi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Dai" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.07.045" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840178v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoquan Zheng" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Gao" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA04684C" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403137v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce01394a" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403168v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00071" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154304v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CS00210A" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341615v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ngoye" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laforge" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.12.030" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403166v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchoucha" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Tielens" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Costatorro" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01194" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275044v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501919" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403143v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2015.01.002" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGNC0P8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403238v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc51892b" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403234v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301541" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403233v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Su" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Kapaca" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Liu" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.10.014" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B96L1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840254v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Totka Todorova" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.07.057" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M382609B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403230v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Wakihara" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs500153e" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403220v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ordomsky" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sushkevich" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.08.030" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG07SGJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711602v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zx Qin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lakiss" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tosheva" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vicente" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840250v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Majano" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borchardt" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Mitchell" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.006" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP6Z6MJS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403227v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.07.011" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B63SJBMX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840274v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963797v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52478G" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711605v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goupil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400719z" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403247v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01629c" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840287v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard D Pirngruber" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Maricar-Pichon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Rouleau" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.11.016" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6589P9K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840277v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Palcic" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Subotic" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bronic" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403278v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kalvachev" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaber" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mavrodinova" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dimitrov" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nihtianova" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.04.028" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH1CD7S3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403270v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Suboti&#263;" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Broni&#263;" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40450a" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840291v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403242v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez-Ramirez" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35196j" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403257v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakiss" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goupil" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403240v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr300439k" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840286v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kalvachev" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840302v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403301v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko St. Petkov" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristiyan Aleksandrov" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300861e" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403284v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Poh Ng" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3035455" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840360v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Zou" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangshan Zhu" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840358v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840359v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403287v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3044016" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403318v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far El Fallah" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra01176j" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840338v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bein" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1214798" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403311v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201200048" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46084EDF593E450B673747802CF86D65BF1ABD8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403324v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831371v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.03.003" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFX1N5S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840346v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Itani" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403313v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.12.043" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF78S5T4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840344v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko St Petkov" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711608v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Ng" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goupil" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403333v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101733" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4298E41E433FEC438D8ADCE9A349962469B1185B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840372v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403342v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.09.011" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0FZ1FD7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840403v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimar N. Bozhilov" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002622" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TH52VHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840398v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kalvachev" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840369v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuel Balanzat" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Mavrodinova" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Diaz" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja208140f" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403338v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Lun Wong" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Metzger" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.12.034" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFZJS74F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403331v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg2008667" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403327v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel D&#237;az" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840382v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204234d" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840371v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till H Metzger" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840321v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403348v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert de Cremer" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Ichi Hotta" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Roeffaers" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bartholomeeusen" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200902937" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027697C3FC02600FD93EBD1151ED85FE46D0EC9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403346v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jakob" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Faye" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901683y" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840530v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert De Cremer" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert F Sels" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten B Roeffaers" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840512v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403357v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00351G" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VHHK87T5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403362v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhang" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja902088f" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403366v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8017252" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711612v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ff Gao" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaber" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bozhilov" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904458y" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421906v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tahri" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luchez" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yordanov" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poizat" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moissette" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-009-0049-1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ5T4S81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403378v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boisgontier" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.12.030" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8F2LR7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403355v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900462u" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403375v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8033963" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403384v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guillou" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.11.030" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NJNBPV6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463197v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouleau" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirngruber" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barrere-Tricca" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omegna" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009036" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351229v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403400v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Wee" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Doyle" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801812j" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF598D884F134264744B82BA8DF006D653776856/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335595v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik H. Wee" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan M. Doyl" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345502v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298488v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankhanilay Roy Chowdhury" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Lamare" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941914v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liszkay" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Barthe" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crivelli" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.05.210" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R834JWHF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403405v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.01.038" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMHZN06-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403397v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2008.03.011" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R7Q9Z5M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403389v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806404e" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLGJHQ6V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345489v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lik Wee" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403402v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804449j" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E39D5F72BF14B5D92041430C52C17ABFC6AF3948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161219v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir N. Bozhilov" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403406v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700233q" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5XRKSL27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403408v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0725679" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DP5WS2D0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403410v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bouizi" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm063019v" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTMV0BTQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265612v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161268v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161239v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403409v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068240+" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403424v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b512002k" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF49C5559B970F9D7C43B9782D4B420CFFF56E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355764v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr. Chowdhury" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lamare" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267270v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armaroli" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-.B. Simon" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Digne" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montanari" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bevilacqua" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187306v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knozinger" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187301v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Larlus" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187146v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rouleau" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403420v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Simon" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.03.030" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JSG2LX4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403418v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0611744" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9N7B98X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403413v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.026" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZST78P1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166425v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268090v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403417v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.02.003" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3VBGR4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403414v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.11.016" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7CMHGQ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402396v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500231" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7199F20821C37EC6B13538688AB8F0EC34F5F438/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120741v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400889v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tosheva" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;lzl" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.011" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-018HQS12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121175v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Bozhilov" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402386v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mihailova" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Faust" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petkov" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b503150h" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D790B23F69ACB98E5EBD1D49181CC0DB43D42DCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121184v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#246;zlz" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402391v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.04.030" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQZ91ZLK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402372v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm047908z" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C7FJ9GCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402379v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.016" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8FTXGJW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402366v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.024" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG2W5C0K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402401v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0546267" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-040LRQTN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402381v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm048799r" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JN4TJ3BG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402394v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050323e" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-52G8S8FN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121180v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400805v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm030640b" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLTBC8H7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941990v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vellaichamy Ganesan" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200302991" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZ21VHJT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400751v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larlus" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.062" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQW568S9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400786v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cathrine Faust" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#233;zervant" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2003.11.018" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM6B7L0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400810v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifedine Saadallah" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0461217" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X37396J1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400797v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0498741" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FLV86J7P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400793v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm035100t" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BJB930WD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740885v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavilan" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B400521J" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C9063ECB3166EFEADEF668616B3874CCDAA3C8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400802v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048341c" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JBGX1WVK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740901v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doussineau" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-829565" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400700v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miron Landau" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Vradman" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lezervant" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Liubich" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020899o" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCRP1N96-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400741v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351175" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727018v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barida" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300154" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA9CF3BC5548AD9E71FFBDCB2851C22B0EB30FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400705v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzger" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bein" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304670m" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400725v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00570-8" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWQ91PZM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400683v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm020579v" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1DG61HRK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400687v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00401-8" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSH3W21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400668v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C Faust" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Maquin" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(02)00483-3" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZT8WZ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400672v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010927d" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R902MGMW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400680v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b110582p" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9A6FACD735A780D4F4852F83FCC7DB07E7D0A7B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400613v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mihailova" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sterte" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(01)00327-4" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8T12JSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400664v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(00)00345-0" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMV1G1QN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400598v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sterte" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00256-5" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F806EC89B6A0301E13EEEFFDEEB47DBFB29D264F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400607v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Paillaud" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Nouen" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kessler" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00292-9" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/304E80D1EA8FFEBBA9607B01F8F92C58108DDE38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400603v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b001096k" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54C65A539381D44D68E54D009736F49D645F7BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400622v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Schoeman" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babouchkina" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mintova S." TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterte" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026566116805" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5DBMF8QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398301v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(00)00179-7" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A111F43EF57261EAA76FAA820D5ACF39D3E9DAA2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400660v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398302v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00117-1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J96XWM0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398304v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Creyghton" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1811(99)00132-8" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DWK2MZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398306v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olson" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.283.5404.958" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398305v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landau" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tavor" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regev" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaliya" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herskowitz" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm980765u" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9PKFSJC0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398308v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hedlund" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schoeman" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a803687j" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34B0D5123F1AF0111E7E9428C5A50C1B024BE899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398318v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a606906a" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17D3F37752FA2A800B50D2D0BC64C6E1DCC437BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398313v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangyi Mo" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19970090716" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F3J2FGT2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398310v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hedlund" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6513(96)00066-1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C43E1BC05A36B6444E3497CD04A93CF81B21117/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398311v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Engstr&#246;m" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-6513(97)00037-0" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C62BBAFF77692A093472463CF894ECE494BDAA12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398312v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a704987k" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0620902F515488862BA820C943E699EF22F4E709/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398316v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konstantinov" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018591312000" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9W5R8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398314v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Angelova" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmil Konstantinov" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-2449(97)00042-0" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT2923R2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398324v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schoeman" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00592703" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PKLHX7BC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398323v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(95)00078-X" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F946BDE98F70117CF7846EBBAE5D4074CA98E4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398283v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(95)00098-4" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B55D15CF585486E74C1FD7763360D73E1E966FCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398321v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-2449(96)00089-9" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G4W77JH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398287v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398281v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-2449(96)00092-9" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9XP3VVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398326v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01134025" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LP3LSPWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398299v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-5408(95)00189-1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWTC1D2S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398328v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Dimov" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toneva" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Radev" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)00058-Z" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CN7VR69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398331v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)00002-A" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72KB357-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398309v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(95)00071-D" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E48320652D8F531AD5DF07788D6C2E0509F7CB82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398330v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398327v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr. Minchev" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6031(95)02410-4" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDBQ1GZV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398332v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Zubkov" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Minkov" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Micheva" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(94)85191-3" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9B4KV43-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400592v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940000261" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LP0ZG6GP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400572v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vulchev" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazarova" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940002087" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1VFXM3B2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400580v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasilev" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940000979" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5F1GFS6B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400590v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kanazirev" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Tarassov" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940001043" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z03BS1LV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398279v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kanev" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01019469" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4KCGNLWJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398278v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Zubkov" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02277163" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB5CD7EA236B82EC97DD47C1041FD7B766615EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400585v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(94)90128-7" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F811EAE64CAF6340A78D746EE050E2312D5A2E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400586v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39940001791" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CBGMDJ4C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398265v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-5408(93)90038-F" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGJXWMC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398261v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90010-Z" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85N659WM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398253v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90068-E" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBC356869CE98D84796C285B4836FC45592710B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398266v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398264v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90009-R" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3D61FR5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398252v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Minchev" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Neinska" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsoncheva" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00769505" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-W6JBPNQN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398244v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vulcheva" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veleva" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-5408(92)90030-4" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C554158F165C530FD853D0C86A7E048FDBBBB1E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398239v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergilov" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(91)80307-L" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E97652D571356219ACE31A9AED6040C745439C8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288708v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258902v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288724v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259009v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258828v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288696v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288729v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259038v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258942v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288718v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258976v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288738v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725337v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251855v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288743v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288749v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251813v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257891v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251901v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725342v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258318v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bousquet-Melou" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Harry" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Gaston" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257916v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258179v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725334v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488646v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488647v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471069v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892995v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893000v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015585v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892569v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893013v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928381v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063366v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066186v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893004v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893016v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928387v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063372v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063459v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043538v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Al Lakiss" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063454v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063441v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070756v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awala Hussein" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng-Poh" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063448v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063484v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063472v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melinte" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070809v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anfray" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernaudin" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894453v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063480v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063478v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346227v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Sathu" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sazama" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Bernauer" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sobalik" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335690v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piovan" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346218v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336661v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yordanov" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336653v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346231v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346236v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335759v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Comte" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346211v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860509v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345693v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345704v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345685v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186959v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161365v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335400v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335384v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161785v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265710v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrot-Boigontier" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161450v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186992v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165023v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164969v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#233;s Bouizi" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rardo Majano" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165003v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164980v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165019v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165014v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165018v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mahe" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344110v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265944v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161453v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bozhilov" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186927v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268236v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269242v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sfedjella" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269299v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121195v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269236v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270971v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271124v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269229v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnold" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269246v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269311v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-N. Bozhilov" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294739v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Busca" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270983v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270977v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268412v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079896v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Faust" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268827v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079805v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Valtchev" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Bohzhilov" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294517v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadallah" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vix-Guterl" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258359v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257933v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881900v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babic Viktoria" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010335v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877328v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881920v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043844v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840252v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadzhiivanov" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vayssilov" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840406v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335811v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400858v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Bozhilov" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80324-6" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273973v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759952v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161384v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doussineau" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthault" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desvaux" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03034458v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=# Hui Li" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=# Xinyu Guan" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>