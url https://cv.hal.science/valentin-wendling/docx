--- v0 (2026-03-10)
+++ v1 (2026-04-15)
@@ -3035,702 +3035,836 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the Nutrient Cycle in Forests using the Boron Isotopic Composition of Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Hannah Janecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William’s Daré</w:t>
+                <w:t xml:space="preserve">Dimitri Rigoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483296v1</w:t>
+                <w:t xml:space="preserve">hal-05582447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+                <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032952v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+                <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
+              <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285490v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using light-weight and autonomous nodal arrays to improve seismic data collection capabilities in rugged-terrain critical zone observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286398v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">Using light-weight and autonomous nodal arrays to improve seismic data collection capabilities in rugged-terrain critical zone observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
+              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343943v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flocculation depositional properties of freshly eroded aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3785,65 +3919,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU OCEAN SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3911,51 +4045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="831A69A1"/>
+    <w:nsid w:val="502CCE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4142,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4163-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Mayor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3dde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAU010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles G Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wendling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4163-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Mayor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3dde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAU010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles G Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wendling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>