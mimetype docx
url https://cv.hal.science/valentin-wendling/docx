--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -2174,277 +2174,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing hydrological regime shifts through system-dynamics modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdramane Ba</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Jean Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+              <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412245v1</w:t>
+                <w:t xml:space="preserve">hal-03708845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing hydrological regime shifts through system-dynamics modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geremy Panthou</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdramane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Rajot</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708845v1</w:t>
+                <w:t xml:space="preserve">hal-03412245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale eco-hydrological regime shifts and impacts on regional changes in the Sahel.</w:t>
               </w:r>
@@ -4045,51 +4045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="502CCE54"/>
+    <w:nsid w:val="C6FE25C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4163-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Mayor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3dde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAU010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles G Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wendling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4163-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Mayor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3dde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAU010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles G Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wendling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>