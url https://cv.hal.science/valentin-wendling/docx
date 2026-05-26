--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -309,699 +309,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+                <w:t xml:space="preserve">Evidence of hydrological regime shifts associated with a major decades-long drought in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-72648-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360721v1</w:t>
+                <w:t xml:space="preserve">hal-05618219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’interdisciplinarité de la recherche et des parcours de formation sur le changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021017⟩</w:t>
+              <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249252v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced regime shift and resilience of a Sahelian ecohydrosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Les enjeux de l’interdisciplinarité de la recherche et des parcours de formation sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángeles Mayor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Mougin</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab3dde⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online First (May), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344434v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil aggregate size in turbulent flow: Respective effect of soil type and suspended concentration</w:t>
+                <w:t xml:space="preserve">Drought-induced regime shift and resilience of a Sahelian ecohydrosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángeles Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hiernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.105005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab3dde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01400342v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamics of soil aggregate size in turbulent flow: Respective effect of soil type and suspended concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.66-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using an optical settling column to assess suspension characteristics within the free, flocculation, and hindered settling regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Droppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (9), pp.1991 - 2003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1135-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1011,147 +1145,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit for measuring the falling speed of particles in suspension in a fluid and device comprising at least one measuring unit and one automatic sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015055963A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1161,100 +1295,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un système de caractérisation des agrégats et des flocs en suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAU010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01224167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1264,435 +1398,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a monitoring network to characterize the hydrological functioning regimes the Saint-André-de-Cruzières karst system (south France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1701,146 +1835,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,1210 +1982,1210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tipping points in hydrology: observed regional regime shift and System Dynamics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tipping points in continental hydrology : developing a system dynamics approach to represent the interfaces in the critical zone and built a decade-scale hydrologic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISH 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO; ICIREWARD; UNIVERSITE MONTPELLIER; CNRS, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing hydrological regime shifts through system-dynamics modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Rajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale eco-hydrological regime shifts and impacts on regional changes in the Sahel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángeles G Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hiernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D characterization of the critical zone within a basaltic catchment using an airborne electromagnetic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lambert Join</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Système de Caractérisation des Agrégats et Flocs (SCAF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legoût</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid method for settling velocity and flocculation measurement within high suspended sediment concentration rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I G Droppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERCOH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Gainesville, Floride, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.1808.3845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3061,923 +3195,923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Nutrient Cycle in Forests using the Boron Isotopic Composition of Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Janecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Druhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigoussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using light-weight and autonomous nodal arrays to improve seismic data collection capabilities in rugged-terrain critical zone observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flocculation depositional properties of freshly eroded aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU OCEAN SCIENCES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4045,51 +4179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6FE25C0"/>
+    <w:nsid w:val="A7A146D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +4410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4163-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Mayor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3dde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAU010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles G Mayor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wendling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-wendling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4163-9700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72648-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles Mayor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab3dde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01224167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAU010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5433" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rajot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngeles G Mayor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wendling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>