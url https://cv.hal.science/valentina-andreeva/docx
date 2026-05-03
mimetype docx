--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,2261 +66,2261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (147)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (148)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in mean daily intake of macronutrients, caffeine and water by level of mental morbidity</w:t>
+                <w:t xml:space="preserve">Sex-specific associations of anxiety, insomnia, and their comorbidity with incident obesity in a general-population cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 77 (1), pp.55-57. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.ckag049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09637486.2025.2593890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckag049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435229v1</w:t>
+                <w:t xml:space="preserve">hal-05589538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting type 2 diabetes from concurrent mental disorders: findings from a French cohort study</w:t>
+                <w:t xml:space="preserve">Differences in mean daily intake of macronutrients, caffeine and water by level of mental morbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.509⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (1), pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2025.2593890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413585v1</w:t>
+                <w:t xml:space="preserve">hal-05435229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders. Response to M. Zhang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting type 2 diabetes from concurrent mental disorders: findings from a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samieri Cécilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69, pp.1608216. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), pp.ckaf161.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1608216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04971014v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, smoking and their synergy as risk factors for incident Type 2 Diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders. Response to M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indira Paz-Graniel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amepre.2025.108011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.1608216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1608216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299978v1</w:t>
+                <w:t xml:space="preserve">hal-04971014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Multimorbidity Indexes Based on Common Mental Health Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70, pp.1607952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ijph.2025.1607952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol, smoking and their synergy as risk factors for incident Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paz-Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Babio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Makovski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iveta Nagyova</w:t>
+                <w:t xml:space="preserve">Jordi Salas-Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (5), pp.108011-108011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amepre.2025.108011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241639v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque d’origine nutritionnelle du diabète de type 2 – apport de la cohorte française NutriNet-Santé aux connaissances scientifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Makovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cuschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Valderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Iveta Nagyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.09.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1608880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792707v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related impairments in ingestion from a large population based-sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de risque d’origine nutritionnelle du diabète de type 2 – apport de la cohorte française NutriNet-Santé aux connaissances scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Yvroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107287⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 60 (3), pp.164-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497878v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of habit-forming risk behaviors and their socio-demographic, health status and lifestyle determinants: a population-based cross-sectional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Age related impairments in ingestion from a large population based-sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 82 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.107287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13690-024-01251-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487829v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between ultra-processed food consumption and chronic insomnia in the NutriNet-Santé Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence of habit-forming risk behaviors and their socio-demographic, health status and lifestyle determinants: a population-based cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Capperella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giada Benasi</w:t>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jand.2024.02.015⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-024-01251-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524371v1</w:t>
+                <w:t xml:space="preserve">hal-04487829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">The association between ultra-processed food consumption and chronic insomnia in the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capperella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Benasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1607546⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jand.2024.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776841v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic insomnia, high trait anxiety and their comorbidity as risk factors for incident type 2 diabetes mellitus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Duquenne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.1607546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1607546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62675-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04590125v1</w:t>
+                <w:t xml:space="preserve">hal-04776841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et conséquences de l’obésité – apport de la cohorte française NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chronic insomnia, high trait anxiety and their comorbidity as risk factors for incident type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.96-110. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.11927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62675-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093754v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective contribution of ultra-processing and nutritional quality of foods to the overall diet quality: results from the NutriNet-Santé study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants et conséquences de l’obésité – apport de la cohorte française NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Julia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02970-4⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.96-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019995v1</w:t>
+                <w:t xml:space="preserve">hal-04093754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse narrative sur le lien entre les apports en glucides et la santé mentale : focus sur l’anxiété et l’insomnie chez les adultes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Respective contribution of ultra-processing and nutritional quality of foods to the overall diet quality: results from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Debras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Léger</w:t>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02970-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942616v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed food intake and eating disorders: Cross-sectional associations among French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse narrative sur le lien entre les apports en glucides et la santé mentale : focus sur l’anxiété et l’insomnie chez les adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Figueiredo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Damien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.588-599. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.111-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.2022.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638843v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentable Oligosaccharides, Disaccharides, Monosaccharides, and Polyols (FODMAPs) and Cancer Risk in the Prospective NutriNet-Santé Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2371,103 +2371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian nutritional behaviours and risk of cardiovascular disease in NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Palomar-Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t>
@@ -2764,103 +2764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of overall and specific carbohydrate intake with anxiety status evolution in the prospective NutriNet-Santé population-based cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.21647. </w:t>
@@ -2898,103 +2898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur la comorbidité des troubles de comportement alimentaire et l’anxiété, son lien avec les apports en macronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Paz Graniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (1), pp.S26. </w:t>
@@ -3058,77 +3058,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (3), pp.1-14. </w:t>
@@ -3160,295 +3160,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polish Consumers’ Understanding of Different Front-of-Package Food Labels: A Randomized Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Artificial sweeteners and cancer risk: Results from the NutriNet-Sante´ population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Egnell</w:t>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Stoś</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zenobia Talati</w:t>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11010134⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586214v1</w:t>
+                <w:t xml:space="preserve">hal-03714153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial sweeteners and cancer risk: Results from the NutriNet-Sante´ population-based cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Polish Consumers’ Understanding of Different Front-of-Package Food Labels: A Randomized Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Stoś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+                <w:t xml:space="preserve">Beata Przygoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Esseddik</w:t>
+                <w:t xml:space="preserve">Zenobia Talati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003950. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11010134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714153v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Flexible and Rigid Cognitive Restraint Scales in a General French Population</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (19), pp.12519. </w:t>
@@ -3568,103 +3568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are foods ‘healthy’ or ‘healthier’? Front-of-pack labelling and the concept of healthiness applied to foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (6), pp.948-952. </w:t>
@@ -3702,103 +3702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycaemic index, glycaemic load and cancer risk: results from the prospective NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (1), pp.250-264. </w:t>
@@ -3830,295 +3830,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Intake and Its Sex-Specific Association with General Anxiety: A Cross-Sectional Analysis among General Population Adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A population-based study of macronutrient intake according to mental health status with a focus on pure and comorbid anxiety and eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paz Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14061242⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (7), pp.3685-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02923-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638846v1</w:t>
+                <w:t xml:space="preserve">hal-03812082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population-based study of macronutrient intake according to mental health status with a focus on pure and comorbid anxiety and eating disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caffeine Intake and Its Sex-Specific Association with General Anxiety: A Cross-Sectional Analysis among General Population Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paz-Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Babio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (7), pp.3685-3696. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02923-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14061242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812082v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between Resilience and Food Intake Are Mediated by Emotional Eating in the NutriNet-Santé Study</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4232,5556 +4232,5556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Ultra-processed food intake and eating disorders: Cross-sectional associations among French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beslay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Natasha Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2022.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941841v1</w:t>
+                <w:t xml:space="preserve">hal-03638843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported periodontal health and incident hypertension: longitudinal evidence from the NutriNet-Santé e-cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Le comportement alimentaire, ses déterminants et son lien avec la santé bucco-dentaire : résultats épidémiologiques chez les seniors inscrits à la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/hjh.0000000000002941⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876306v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement alimentaire, ses déterminants et son lien avec la santé bucco-dentaire : résultats épidémiologiques chez les seniors inscrits à la cohorte NutriNet-Santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">International evidence for the effectiveness of the front-of-package nutrition label called Nutri-Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">Central European journal of public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21101/cejph.a6239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106719v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inflammatory potential of the diet is prospectively associated with subjective hearing loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (7), pp.3669-3678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-021-02531-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International evidence for the effectiveness of the front-of-package nutrition label called Nutri-Score</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+                <w:t xml:space="preserve">Diet and physical activity during the coronavirus disease 2019 (COVID-19) lockdown (March–May 2020): results from the French NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Egnell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo De edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European journal of public health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21101/cejph.a6239⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (4), pp.924-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586220v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physical activity during the coronavirus disease 2019 (COVID-19) lockdown (March–May 2020): results from the French NutriNet-Santé cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">A Comparison of Sugar Intake between Individuals with High and Low Trait Anxiety: Results from the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa336⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274093v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Front-of-Pack Label Nutri-Score on the Nutritional Quality of Food Choices in a Quasi-Experimental Trial in Catering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Agaësse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.4530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13124530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Sugar Intake between Individuals with High and Low Trait Anxiety: Results from the NutriNet-Santé Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dietary macronutrient intake according to sex and trait anxiety level among non-diabetic adults: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Debras</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051526⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12937-021-00733-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255452v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional risk factors for SARS-CoV-2 infection: a prospective study within the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), pp.290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12916-021-02168-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03472674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary macronutrient intake according to sex and trait anxiety level among non-diabetic adults: a cross-sectional study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Alcoholic beverage consumption, smoking habits, and periodontitis: A cross‐sectional investigation of the NutriNet‐Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Detzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12937-021-00733-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of periodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.727-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JPER.20-0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355516v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoholic beverage consumption, smoking habits, and periodontitis: A cross‐sectional investigation of the NutriNet‐Santé study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Trends in breastfeeding practices and mothers’ experience in the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐françoise Rolland‐Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of periodontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JPER.20-0192⟩</w:t>
+              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13006-021-00397-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312148v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in breastfeeding practices and mothers’ experience in the French NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐françoise Rolland‐Cachera</w:t>
+                <w:t xml:space="preserve">Étude épidémiologique sur les apports alimentaires en sucres en lien avec l’anxiété générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13006-021-00397-x⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723272v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude épidémiologique sur les apports alimentaires en sucres en lien avec l’anxiété générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Self-reported periodontal health and incident hypertension: longitudinal evidence from the NutriNet-Santé e-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clotilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Detzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (12), pp.2422 - 2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hjh.0000000000002941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812413v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositional optimism is associated with weight status, eating behavior, and eating disorders in a general population‐based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eat.23347⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931727v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective understanding of the Nutri-score front-of-pack label by European consumers and its effect on food choices: an online experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenobia Talati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-020-01053-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulgarian consumers’ objective understanding of front-of-package nutrition labels: a comparative, randomized study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Handjieva-Darlenska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenobia Talati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13690-020-00416-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic correlates of eating disorder subtypes among men and women in France, with a focus on age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Dispositional optimism is associated with weight status, eating behavior, and eating disorders in a general population‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2018-210745⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eat.23347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310369v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity is associated with food intake, snacking, and eating disorders in a general population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A systematic literature review of observational studies of the bidirectional association between metabolic syndrome and migraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02096511v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review of observational studies of the bidirectional association between metabolic syndrome and migraine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impulsivity is associated with food intake, snacking, and eating disorders in a general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418746v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02096511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of diet quality and physical activity with healthy ageing in the French NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Assmann</w:t>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (1), pp.93-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114519000898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between physical and mental chronic conditions and napping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leger</w:t>
+                <w:t xml:space="preserve">Marion Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Torres</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-37355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of the Dietary Index Underpinning the Nutri-Score Label with Oral Health: Preliminary Evidence from a Large, Population-Based Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (9), pp.1998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11091998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic correlates of eating disorder subtypes among men and women in France, with a focus on age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2018-210745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438099v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macronutrient Intake in Relation to Migraine and Non-Migraine Headaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10091309⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (10), pp.2369-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418750v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and Migraine: Effect Modification by Gender and Perceived Stress</w:t>
+                <w:t xml:space="preserve">Macronutrient Intake in Relation to Migraine and Non-Migraine Headaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (1-2), pp.25-32. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000489663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu10091309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419273v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to National Dietary Guidelines in Association with Oral Health Impact on Quality of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Association between adherence to the Mediterranean diet at midlife and healthy aging in a cohort of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10050527⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.347-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glx066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419274v1</w:t>
+                <w:t xml:space="preserve">hal-02628731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between adherence to the Mediterranean diet and risk of depressive symptoms in the French SU.VI.MAX cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adherence to National Dietary Guidelines in Association with Oral Health Impact on Quality of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (3), pp.1225-1235. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-017-1405-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu10050527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620941v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between adherence to the Mediterranean diet at midlife and healthy aging in a cohort of French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective association between adherence to the Mediterranean diet and risk of depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen E. Assmann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (3), pp.347-353. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.1225-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/glx066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-017-1405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628731v1</w:t>
+                <w:t xml:space="preserve">hal-02620941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge sur les consommations alimentaires et les raisons de non-consommation : résultats d’une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Obesity and Migraine: Effect Modification by Gender and Perceived Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.026⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1-2), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421811v1</w:t>
+                <w:t xml:space="preserve">hal-02419273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTHFR 677C → T genotype modulates the effect of a 5-year supplementation with B-vitamins on homocysteine concentration: The SU.FOL.OM3 randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+                <w:t xml:space="preserve">Véronique Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducros</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.e0193352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0193352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P301 Prévalences et déterminants sociodémographiques des troubles du comportement alimentaire (TCA) chez les adultes français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effet de l’âge sur les consommations alimentaires et les raisons de non-consommation : résultats d’une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. de Brauer Buscail</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (4), pp.333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.212⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421805v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific associations of different anthropometric indices with acute and chronic insomnia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paloma Gonzalez</w:t>
+                <w:t xml:space="preserve">P301 Prévalences et déterminants sociodémographiques des troubles du comportement alimentaire (TCA) chez les adultes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Brauer Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx123⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419277v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive eating dimensions were differently associated with food intake in the general population-based NutriNet-Sante study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (1), pp.61-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.116.234088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inflammatory potential of the diet is associated with depressive symptoms in different subgroups of the general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 147 (5), pp.879-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.116.245167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migraine and obesity: effect modification by gender and stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prospective association between body mass index at midlife and healthy aging among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.1254 - 1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx189.172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.21853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421819v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between body mass index at midlife and healthy aging among French adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Migraine and obesity: effect modification by gender and stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.21853⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx189.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628581v1</w:t>
+                <w:t xml:space="preserve">hal-02421819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslipidemia as a potential moderator of the association between hearing loss and depressive symptoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plasma vitamin D status and recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0888-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (7), pp.2289-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419284v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health and adherence to national dietary guidelines in France</w:t>
+                <w:t xml:space="preserve">Dyslipidemia as a potential moderator of the association between hearing loss and depressive symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (suppl_3), pp.ckx187.320. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.1291-1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0888-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421822v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma vitamin D status and recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+                <w:t xml:space="preserve">Oral health and adherence to national dietary guidelines in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1269-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), pp.ckx187.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528263v1</w:t>
+                <w:t xml:space="preserve">hal-02421822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term association between the dietary inflammatory index and cognitive functioning: findings from the SU.VI.MAX study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (4), pp.1647-1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-016-1211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Change in Body Weight over 5 Years and Total Sleep Time: Investigation of Effect Modification by Sex and Obesity in a Large e-Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Torres</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (4), pp.493-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12529-017-9635-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9809,3135 +9809,3135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommeil et nutrition. Enquête Institut national du sommeil et de la vigilance/MGEN, dans le cadre de l’étude NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sex-specific associations of different anthropometric indices with acute and chronic insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.055⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (6), pp.1026-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421832v1</w:t>
+                <w:t xml:space="preserve">hal-02419277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking health- and nutrition-related information on the Internet in a large population of French adults: results of the NutriNet-Santé study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sommeil et nutrition. Enquête Institut national du sommeil et de la vigilance/MGEN, dans le cadre de l’étude NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516001355⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633829v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to dietary guidelines as a protective factor against chronic or recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Seeking health- and nutrition-related information on the Internet in a large population of French adults: results of the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (11), pp.2039-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516001355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606691v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leisure-Time Physical Activity and Sedentary Behavior and Their Cross-Sectional Associations with Excessive Daytime Sleepiness in the French SU.VI.MAX-2 Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Adherence to dietary guidelines as a protective factor against chronic or recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12529-015-9501-3⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419904v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from methodological validation research in E-Epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leisure-Time Physical Activity and Sedentary Behavior and Their Cross-Sectional Associations with Excessive Daytime Sleepiness in the French SU.VI.MAX-2 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/publichealth.5880⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12529-015-9501-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606204v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and Easy Screening for Vitamin D Insufficiency in Adults: A Scoring System to Be Implemented in Daily Clinical Practice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lessons learned from methodological validation research in E-Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000002783⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.e160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/publichealth.5880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276362v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive Eating is Inversely Associated with Body Weight Status in the General Population-Based NutriNet-Sante Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quick and Easy Screening for Vitamin D Insufficiency in Adults: A Scoring System to Be Implemented in Daily Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.21440⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (7), pp.e2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000002783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635738v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Dietary Intakes Between a Large Online Cohort Study (Etude NutriNet-Santé) and a Nationally Representative Cross-Sectional Study (Etude Nationale Nutrition Santé) in France: Addressing the Issue of Generalizability in E-Epidemiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intuitive Eating is Inversely Associated with Body Weight Status in the General Population-Based NutriNet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kww016⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.1154-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606963v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Specific Sociodemographic Correlates of Dietary Patterns in a Large Sample of French Elderly Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (8), pp.484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu8080484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary scores at midlife and healthy ageing in a French prospective cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of Dietary Intakes Between a Large Online Cohort Study (Etude NutriNet-Santé) and a Nationally Representative Cross-Sectional Study (Etude Nationale Nutrition Santé) in France: Addressing the Issue of Generalizability in E-Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516002233⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184 (9), pp.660-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kww016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866588v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife plasma vitamin D concentrations and performance in different cognitive domains assessed 13 years later</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Dietary scores at midlife and healthy ageing in a French prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constans</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 113 (10), pp.1628-1637. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114515001051⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (04), pp.666 - 676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516002233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528275v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Menai</w:t>
+                <w:t xml:space="preserve">Comparison of the sociodemographic characteristics of the large NutriNet-Santé e-cohort with French Census data: the issue of volunteer bias revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Michel Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (9), pp.893-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2014-205263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241333v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall and abdominal adiposity in midlife and subsequent cognitive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the sociodemographic characteristics of the large NutriNet-Santé e-cohort with French Census data: the issue of volunteer bias revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Determinants of Host Society Acculturation and Its Relationship with Health Behaviors and Outcomes: A New Research and Intervention Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2014-205263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (5), pp.1420-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-014-0104-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419911v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Host Society Acculturation and Its Relationship with Health Behaviors and Outcomes: A New Research and Intervention Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How computer literacy and socioeconomic status affect attitudes toward a Web-based cohort: results from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10903-014-0104-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419918v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How computer literacy and socioeconomic status affect attitudes toward a Web-based cohort: results from the NutriNet-Santé study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Cross-cultural validity of the Intuitive Eating Scale-2. Psychometric evaluation in a sample of the general rench population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippine Fassier</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.3813⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637842v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validity of the Intuitive Eating Scale-2. Psychometric evaluation in a sample of the general rench population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+                <w:t xml:space="preserve">Are different vascular risk scores calculated at midlife uniformly associated with subsequent poor cognitive performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautron</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 243 (1), pp.286-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636889v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are different vascular risk scores calculated at midlife uniformly associated with subsequent poor cognitive performance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evidence of a cumulative effect of cardiometabolic disorders at midlife and subsequent cognitive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.09.023⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.648-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afv053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632246v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife, Combined with a Regulated Energy Intake, Is Related to Increased Odds for Healthy Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (9), pp.2139-2145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.115.210740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a cumulative effect of cardiometabolic disorders at midlife and subsequent cognitive function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthy Aging 5 Years After a Period of Daily Supplementation With Antioxidant Nutrients: A Post Hoc Analysis of the French Randomized Trial SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afv053⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182 (8), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwv105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638754v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy Aging 5 Years After a Period of Daily Supplementation With Antioxidant Nutrients: A Post Hoc Analysis of the French Randomized Trial SU.VI.MAX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Midlife plasma vitamin D concentrations and performance in different cognitive domains assessed 13 years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwv105⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (10), pp.1628-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949622v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Menai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367444v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid-rich dietary patterns during midlife and subsequent cognitive function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (5), pp.915-923. </w:t>
@@ -12969,9312 +12969,9458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife Dietary Vitamin D Intake and Subsequent Performance in Different Cognitive Domains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+                <w:t xml:space="preserve">Assessment of Response Consistency and Respective Participant Profiles in the Internet-based NutriNet-Sante Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000365154⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 179 (7), pp.910-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwt431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419927v1</w:t>
+                <w:t xml:space="preserve">hal-02420188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Response Consistency and Respective Participant Profiles in the Internet-based NutriNet-Sante Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baseline Plasma Fatty Acids Profile and Incident Cardiovascular Events in the SU.FOL.OM3 Trial: The Evidence Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 179 (7), pp.910-916. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e92548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwt431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420188v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Plasma Fatty Acids Profile and Incident Cardiovascular Events in the SU.FOL.OM3 Trial: The Evidence Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Midlife Dietary Vitamin D Intake and Subsequent Performance in Different Cognitive Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Whegang-Youdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Elena Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Fezeu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.e92548. </w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000365154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420181v1</w:t>
+                <w:t xml:space="preserve">hal-02419927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives for participating in a web-based nutrition cohort according to sociodemographic, lifestyle, and health characteristics: the NutriNet-Santé cohort study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">B Vitamin and/or n-3 Fatty Acid Supplementation and Health-Related Quality of Life: Ancillary Findings from the SU.FOL.OM3 Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Latarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.3161⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633812v1</w:t>
+                <w:t xml:space="preserve">hal-01801078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic, socioeconomic, disease history, dietary and lifestyle cancer risk factors associated with alcohol consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Motives for participating in a web-based nutrition cohort according to sociodemographic, lifestyle, and health characteristics: the NutriNet-Santé cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.28365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.e189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632488v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vitamin and/or n-3 Fatty Acid Supplementation and Health-Related Quality of Life: Ancillary Findings from the SU.FOL.OM3 Randomized Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Demographic, socioeconomic, disease history, dietary and lifestyle cancer risk factors associated with alcohol consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84844. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 (2), pp.445-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801078v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-loss strategies used by the general population: how are they perceived?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Relationships between adipokines, biomarkers of endothelial function and inflammation and risk of type 2 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097834⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (2), pp.231-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632566v1</w:t>
+                <w:t xml:space="preserve">hal-02631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between adipokines, biomarkers of endothelial function and inflammation and risk of type 2 diabetes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Weight-loss strategies used by the general population: how are they perceived?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2014.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631835v1</w:t>
+                <w:t xml:space="preserve">hal-02632566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The associations between emotional eating and consumption of energy-dense snack foods are modified by sex and depressive symptomatology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 144 (8), pp.1264-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.193177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of midlife lifestyle behaviors and subsequent cognitive function: A longitudinal study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12es Journées Francophones de Nutrition, JFN 2014 - Centre des Congrès Le Square, Bruxelles - 10-12 décembre 2014, 28 (Supplément 1), pp.S31-S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2014.302121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633782v1</w:t>
+                <w:t xml:space="preserve">hal-05051756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
+                <w:t xml:space="preserve">Clustering of midlife lifestyle behaviors and subsequent cognitive function: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (11), pp.E170 - E177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2014.302121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05051756v1</w:t>
+                <w:t xml:space="preserve">hal-02633782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic, lifestyle and dietary factors associated with dietary supplement use during pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070733⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644801v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participant Profiles According to Recruitment Source in a Large Web-Based Prospective Study: Experience From the Nutrinet-Sante Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic profiles regarding bitter food consumption. Cross-sectional evidence from a general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.2488⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2013.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645907v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake of specific nutrients and foods and hearing level measured 13 years later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 109 (11), pp.2079 - 2088. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512004291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic profiles regarding bitter food consumption. Cross-sectional evidence from a general French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Midlife Iron Status Is Inversely Associated with Subsequent Cognitive Performance, Particularly in Perimenopausal Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2013.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (12), pp.1974-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.177089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02419938v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife Iron Status Is Inversely Associated with Subsequent Cognitive Performance, Particularly in Perimenopausal Women</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary patterns, inflammation and the metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Arnaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Namanjeet Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143 (12), pp.1974-1981. </w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.113.177089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2012.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420198v1</w:t>
+                <w:t xml:space="preserve">hal-02419942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns, inflammation and the metabolic syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breast cancer screening utilization among Eastern European immigrant women worldwide: a systematic literature review and a focus on psychosocial barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallav Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2012.08.007⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.2664-2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.3344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419942v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer screening utilization among Eastern European immigrant women worldwide: a systematic literature review and a focus on psychosocial barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reply to T Aalbers et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pallav Pokhrel</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (12), pp.2664-2675. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (6), pp.1412-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.3344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.113.062398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02419931v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to T Aalbers et al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic, lifestyle and dietary correlates of dietary supplement use in a large sample of French adults: results from the NutriNet-Sante cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.113.062398⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.1480 - 1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513000615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643608v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic, lifestyle and dietary correlates of dietary supplement use in a large sample of French adults: results from the NutriNet-Sante cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Association between dietary intake of n-3 polyunsaturated fatty acids and severity of skin photoaging in a middle-aged Caucasian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lassale</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513000615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.233 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647521v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean diet and cognitive function: a French study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (2), pp.369 - 376. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.047993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual association between polyphenol intake and breast cancer risk according to alcohol consumption level: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 137 (1), pp.225 - 236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10549-012-2323-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary intake of n-3 polyunsaturated fatty acids and severity of skin photoaging in a middle-aged Caucasian population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Participant Profiles According to Recruitment Source in a Large Web-Based Prospective Study: Experience From the Nutrinet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 72 (3), pp.233 - 239. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.148 - 159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2013.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/jmir.2488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01610127v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife Is Associated with Subsequent Cognitive Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic, lifestyle and dietary factors associated with dietary supplement use during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.111.156257⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651689v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation with B vitamins or n−3 fatty acids and depressive symptoms in cardiovascular disease survivors: ancillary findings from the SUpplementation with FOLate, vitamins B-6 and B-12 and/or OMega-3 fatty acids (SU.FOL.OM3) randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife Is Associated with Subsequent Cognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (5), pp.909 - 915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.156257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.035253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02419951v1</w:t>
+                <w:t xml:space="preserve">hal-02651689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the association between plasma intercellular adhesion molecule-1 and cancer risk by n-3 PUFA intake: a nested case-control study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Supplementation with B vitamins or n−3 fatty acids and depressive symptoms in cardiovascular disease survivors: ancillary findings from the SUpplementation with FOLate, vitamins B-6 and B-12 and/or OMega-3 fatty acids (SU.FOL.OM3) randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 95 (4), pp.944 - 950. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.208-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.035253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.111.027805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650903v1</w:t>
+                <w:t xml:space="preserve">hal-02419951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Monounsaturated Fatty Acids Intake and Risk of Skin Photoaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modulation of the association between plasma intercellular adhesion molecule-1 and cancer risk by n-3 PUFA intake: a nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.944 - 950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.111.027805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01614423v1</w:t>
+                <w:t xml:space="preserve">hal-02650903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vitamin and/or ω-3 Fatty Acid Supplementation and Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary Monounsaturated Fatty Acids Intake and Risk of Skin Photoaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Internal Medicine -New Series-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archinternmed.2011.1450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02419963v1</w:t>
+                <w:t xml:space="preserve">hal-01614423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer screening among Eastern European immigrant women worldwide: a call for action. Oral presentations: abstracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">B Vitamin and/or ω-3 Fatty Acid Supplementation and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Internal Medicine -New Series-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 172 (7), pp.540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archinternmed.2011.1450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02421862v1</w:t>
+                <w:t xml:space="preserve">hal-02419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 fatty acids and cognitive health in older people</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Uauy</w:t>
+                <w:t xml:space="preserve">Breast cancer screening among Eastern European immigrant women worldwide: a call for action. Oral presentations: abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallav Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114512001547⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (suppl 2), pp.10-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419958v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Consumption in Midlife and Cognitive Performance Assessed 13 Years Later in the SU.VI.MAX 2 Cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Omega 3 fatty acids and cognitive health in older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Dangour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sydenham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Uauy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052311⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (S2), pp.S152-S158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647672v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Alcohol Consumption in Midlife and Cognitive Performance Assessed 13 Years Later in the SU.VI.MAX 2 Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393030v1</w:t>
+                <w:t xml:space="preserve">hal-02647672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Sectional but Not Longitudinal Association Between n-3 Fatty Acid Intake and Depressive Symptoms: Results From the SU.VI.MAX 2 Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Ferry</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwr472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652246v1</w:t>
+                <w:t xml:space="preserve">hal-01393030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total and Specific Polyphenol Intakes in Midlife Are Associated with Cognitive Function Measured 13 Years Later</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cross-Sectional but Not Longitudinal Association Between n-3 Fatty Acid Intake and Depressive Symptoms: Results From the SU.VI.MAX 2 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 142 (1), pp.76 - 83. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (10), pp.979 - 987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.111.144428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwr472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645610v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adults' cognitive performance after daily supplementation with antioxidant vitamins and minerals at nutritional doses: a post hoc analysis of the Supplementation in Vitamins and Mineral Antioxidants (SU.VI.MAX) trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Total and Specific Polyphenol Intakes in Midlife Are Associated with Cognitive Function Measured 13 Years Later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.110.007815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (1), pp.76 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.144428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645381v1</w:t>
+                <w:t xml:space="preserve">hal-02645610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evidence for Mediation of the Association Between Acculturation and Sun-Safe Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cognitive function after supplementation with B-vitamins and long-chain omega-3 fatty acids: ancillary findings from the SU.FOL.OM3 randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (1), pp.278-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.006320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420048v1</w:t>
+                <w:t xml:space="preserve">hal-02420043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive function after supplementation with B-vitamins and long-chain omega-3 fatty acids: ancillary findings from the SU.FOL.OM3 randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fruit and vegetable intake and cognitive function in the SU.VI.MAX 2 prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (1), pp.278-286. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 94 (5), pp.1295 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.111.014712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.110.006320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420043v1</w:t>
+                <w:t xml:space="preserve">hal-02646965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit and vegetable intake and cognitive function in the SU.VI.MAX 2 prospective study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cutaneous Melanoma and Other Skin Cancer Screening Among Hispanics in the United States: A Review of the Evidence, Disparities, and Need for Expanding the Intervention and Research Agendas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (6), pp.743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.111.014712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646965v1</w:t>
+                <w:t xml:space="preserve">hal-02420056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Melanoma and Other Skin Cancer Screening Among Hispanics in the United States: A Review of the Evidence, Disparities, and Need for Expanding the Intervention and Research Agendas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">French adults' cognitive performance after daily supplementation with antioxidant vitamins and minerals at nutritional doses: a post hoc analysis of the Supplementation in Vitamins and Mineral Antioxidants (SU.VI.MAX) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.892 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.007815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420056v1</w:t>
+                <w:t xml:space="preserve">hal-02645381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Behavioral Theories Used to Explain Injection Risk Behavior Among Injection Drug Users: A Review and Suggestions for the Integration of Cognitive and Environmental Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preliminary Evidence for Mediation of the Association Between Acculturation and Sun-Safe Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1090198109357319⟩</w:t>
+              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (7), pp.814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420065v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderated Mediation Regarding the Sun-Safe Behaviors of U.S. Latinos: Advancing the Theory and Evidence for Acculturation-Focused Research and Interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cognitive Behavioral Theories Used to Explain Injection Risk Behavior Among Injection Drug Users: A Review and Suggestions for the Integration of Cognitive and Environmental Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Dawn Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricky Bluthenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Yaroch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10903-009-9302-3⟩</w:t>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.504-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198109357319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420080v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Peer Social Influences as Long-term Predictors of Drug Use from Early Through Late Adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moderated Mediation Regarding the Sun-Safe Behaviors of U.S. Latinos: Advancing the Theory and Evidence for Acculturation-Focused Research and Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Duan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10964-008-9310-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.691-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-009-9302-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02420105v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation and sun-safe behaviors among U.S. Latinos: preliminary evidence for mediation by health status, education level, and involvement with social networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectories of Peer Social Influences as Long-term Predictors of Drug Use from Early Through Late Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ping Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myles Cockburn</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Yaroch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (S1), pp.1-268. </w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.454-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12160-009-9089-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10964-008-9310-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421914v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation and Sun-Safe Behaviors Among US Latinos: Findings From the 2005 Health Information National Trends Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Acculturation and sun-safe behaviors among U.S. Latinos: preliminary evidence for mediation by health status, education level, and involvement with social networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Baezconde-Garbanati</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (S1), pp.1-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12160-009-9089-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2007.122796⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420093v1</w:t>
+                <w:t xml:space="preserve">hal-02421914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Psychosocial Predictors of Sun Safety Among Middle School Youth*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acculturation and Sun-Safe Behaviors Among US Latinos: Findings From the 2005 Health Information National Trends Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Reynolds</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lourdes Baezconde-Garbanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of School Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1746-1561.2008.00317.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (4), pp.734-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2007.122796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420125v1</w:t>
+                <w:t xml:space="preserve">hal-02420093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need and Possibilities for Seat Belt Use Promotion in Bashkortostan, Russia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent Psychosocial Predictors of Sun Safety Among Middle School Youth*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Akhmadeeva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruce Simons-Morton</w:t>
+                <w:t xml:space="preserve">David Buller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ping Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0163278708320167⟩</w:t>
+              <w:t xml:space="preserve">Journal of School Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (7), pp.374-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1746-1561.2008.00317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420118v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Smoking Cessation Programming to the Bulgarian Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Need and Possibilities for Seat Belt Use Promotion in Bashkortostan, Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Akhmadeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sussman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolya Khusnutdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari-Lyn Kobayakawa Sakuma</w:t>
+                <w:t xml:space="preserve">Bruce Simons-Morton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 31 (3), pp.290-296. </w:t>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.282-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0163278708320149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0163278708320167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02420112v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Cancer among Immigrants: A Systematic Review and New Research Directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adapting Smoking Cessation Programming to the Bulgarian Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari-Lyn Kobayakawa Sakuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (4), pp.307-322. </w:t>
+              <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.290-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10903-007-9037-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0163278708320149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420129v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Smoking Progression among Adolescents in China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Breast Cancer among Immigrants: A Systematic Review and New Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jadohealth.2006.04.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.307-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-007-9037-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420136v1</w:t>
+                <w:t xml:space="preserve">hal-02420129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Age-Related Smoking Progression among Adolescents in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ping Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (5), pp.686-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadohealth.2006.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrant studies and female breast cancer. 2006 Annual Meeting Supplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennufer Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ann Pentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (S1), pp.S001-S192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1207/s15324796abm31suppl_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02421876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive impairment in adults suffering from obesity: a systematic literature review - protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662737v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Viénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04721790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of anxiety, insomnia and their comorbidity with weight variation and incident obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samieri Cécilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the International Classification of Functioning, Disabilities and Health to assess epidemiology of Food Oral Processing impairments: a Nutrinet study?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munoz-Sanchez Ml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulmont-Rosset C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOP - online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience est associée aux troubles du comportement alimentaire dans la cohorte NutriNet-Santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositional optimism is associated with diet quality, weight status and reduced risk of eating disorders in a general population-based study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’optimisme est associé au statut pondéral et aux troubles du comportement alimentaire dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buscail de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral health and adherence to national dietary guidelines in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. annual european public health conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and cancer in primary prevention: new insights from circadian regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les associations entre la santé bucco-dentaire et l'adéquation aux recommandations du Programme National Nutrition Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migraine and obesity: effect modification by gender and stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden. European Journal of Public Health, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined healthy lifestyles and risk of depressive symptoms in the nutrinet-sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufidath Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. KARGER, Annals of Nutrition and Metabolism, 71, pp.2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’Internet pour la recherche d’informations en nutrition/santé, NutriNet-santé, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès International d'Epidémiologie ADELF-EPITER : "Epidémiologie et Santé Publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Masson SAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue d'Epidémiologie et de Santé Publique, 64 (Supplement 4), 2016, VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique" Rennes, 7–9 septembre 2016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight status and sociodemographic correlates of dietary patterns in a nationwide sample of French elderly individuals: The ALIMASSENS Collaborative Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Obesity Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants sociodémographiques des profils alimentaires dans un échantillon national des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes journées annuelles de la Société française de gériatrie et gérontologie (SFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’Internet pour la recherche d’informations en nutrition/santé : résultats sur une large population d’adultes français (cohorte NutriNet-Santé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de sujets à risque d'insuffisance en vitamine D : développement d'un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des individus à risque d’insuffisance en vitamine D : développement et validation d’un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740483v1</w:t>
-              </w:r>
-[...424 lines deleted...]
-                <w:t xml:space="preserve">anses-04241299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian nutritional behaviours and risk of type 2 diabetes in NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Palomar-Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference 2022 - Berlin, Germany Strengthening health systems: improving population health and being prepared for the unexpected</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience is associated with healthier food intake and less eating disorders in a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22283,1986 +22429,1986 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reyjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-esteem is associated with weight status and risk of eating disorders in a general population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reykavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the positive association between red and processed meat consumption and cancer risk by anxiety in the nutrinet-sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (congrès virtuel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States. pp.S-1007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-5085(20)33189-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608917v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Effet de l'âge sur les consommations alimentaires et les raisons de non-consommation : résultats d'une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735431v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'âge sur les consommations alimentaires et les raisons de non-consommation : résultats d'une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785789v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Food Factor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger en réponse aux signaux de faim et de satiété et manger avec une permission inconditionnelle sont associés de façon différentielle à la consommation alimentaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+                <w:t xml:space="preserve">Health and nutrition-related use of the Internet in a large population of French adults: results of the NutriNet-Sante study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732598v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and nutrition-related use of the Internet in a large population of French adults: results of the NutriNet-Sante study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Generalizability of dietary data in eepidemiological research: The French Nutri-Net-Sante and ENNS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740294v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizability of dietary data in eepidemiological research: The French Nutri-Net-Sante and ENNS studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intuitive eating is inversely associated with body weight in the general population-based NutriNet- Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742015v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive eating is inversely associated with body weight in the general population-based NutriNet- Sante Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Dietary scores at midlife and healthy aging in a French prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741755v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary scores at midlife and healthy aging in a French prospective cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Midlife dietary patterns and healthy aging among French adults: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740208v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife dietary patterns and healthy aging among French adults: a prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Manger en réponse aux signaux de faim et de satiété et manger avec une permission inconditionnelle sont associés de façon différentielle à la consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740981v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fat intakes are associated with the risk for severe solar lentigines in middle-aged caucasian women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jdid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Investigative Dermatology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitter food intake in the French SU.VI.MAX cohort: Finding based on bitterness intensity-weighted scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. annual european public health conference: all inclusive public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Portomaso, St Julian's, Malta. 1 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckr183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des biomarqueurs de l’adiosité, de l’inflammation et de la fonction endothéliale dans la prédiction du diabète de type 2 au sein de la cohorte SU.VI.MAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ahluwalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24272,188 +24418,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of the nutrient profile system underlying the Nutri-Score front-of-package label with oral health: preliminary evidence from a population-based sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (OCE2), Cambridge University Press (CUP), pp.E126, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0029665120000749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId590"/>
+      <w:footerReference w:type="default" r:id="rId593"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24600,51 +24746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2025.2593890" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duquenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samieri C&#233;cilia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.509" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1608216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz-Graniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Babio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salas-Salvad&#243;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2025.108011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1607952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A Andreeva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01251-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capperella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Benasi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2024.02.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776841v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62675-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.08.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02970-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Figueiredo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2022.00009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.871669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike A. Gisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25337-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz Graniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sto&#347;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Przygoda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Talati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003950" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001458" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz Graniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02923-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03876306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clotilde Carra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Fessi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Detzen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darnaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hjh.0000000000002941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H&#233;bert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02531-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a6239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03623173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aga&#235;sse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124530" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03255452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cheung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051526" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02168-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-021-00733-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Hamdi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JPER.20-0192" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Rolland&#8208;Cachera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-021-00397-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Fezeu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.23347" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01053-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Handjieva-Darlenska" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00416-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-210745" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096511v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy255" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418746v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K. Fezeu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.12.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544349v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000898" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419187v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bayon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37355-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418740v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091998" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418750v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489663" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10050527" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1405-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628731v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Assmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glx066" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193352" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Tavolacci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer Buscail" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.212" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gonzalez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx123" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604931v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234088" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606734v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.245167" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421819v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx189.172" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21853" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419284v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjibade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0888-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.320" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528263v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1269-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1211-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419279v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-017-9635-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.055" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chhim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001355" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606691v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.09.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-015-9501-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606204v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castebon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/publichealth.5880" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276362v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000002783" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635738v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21440" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8080484" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002233" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constans" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001051" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335620v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeandel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419911v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vernay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2014-205263" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419918v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Unger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-014-0104-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3813" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636889v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. Camilleri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632246v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.09.023" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959028v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.210740" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638754v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv053" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949622v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwv105" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003188" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Whegang-Youdom" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Elena Assmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000365154" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420188v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt431" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laporte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092548" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633812v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3161" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632488v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28365" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801078v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084844" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632566v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097834" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631835v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czernichow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charnaux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahluwalia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2014.05.001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637325v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.193177" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633782v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2014.302121" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644801v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070733" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645907v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2488" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647781v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512004291" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419938v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2013.03.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFMGL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420198v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177089" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419942v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.08.007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26Q9M1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419931v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Pokhrel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3344" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S43MPLRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643608v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.062398" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647521v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513000615" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644287v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.047993" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646963v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu Kamedjie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-012-2323-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1CGTHS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610127v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latreille" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2013.07.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZWMPXC2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651689v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.156257" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419951v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035253" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650903v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.027805" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614423v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044490" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419963v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinternmed.2011.1450" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421862v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks114" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419958v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dangour" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sydenham" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uauy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512001547" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647672v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052311" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652246v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwr472" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645610v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.144428" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645381v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.007815" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.145" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420043v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.006320" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646965v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.014712" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cockburn" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.140" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420065v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Dawn Wagner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Bluthenthal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Pentz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198109357319" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420080v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Yaroch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rueda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-009-9302-3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420105v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Duan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ping Chou" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-008-9310-y" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC208AE2C2D722F52AA51B1BC28B12D6C6209CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421914v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12160-009-9089-4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8RZR661-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420093v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Baezconde-Garbanati" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2007.122796" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420125v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reynolds" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buller" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-1561.2008.00317.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420118v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akhmadeeva" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sussman" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolya Khusnutdinova" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Simons-Morton" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320167" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420112v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Lyn Kobayakawa Sakuma" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320149" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/666AA6A5AF9977FED0EC547F6C0325B271089FE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420129v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-007-9037-y" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06CF6J5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420136v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conti" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2006.04.023" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZVH2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421876v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennufer Unger" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15324796abm31suppl_2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AA09B49E34117F04F3551950CB29519AD55196D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266503v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837062v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz-Sanchez Ml" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulmont-Rosset C" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732754v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732734v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732776v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail de Brauer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785788v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787959v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734167v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737692v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740342v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.em-consulte.com/article/1075180/article/utilisation-d-internet-pour-la-recherche-d-informa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.259" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795100v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzales" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581538v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740384v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Chhim" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.072" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742821v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740483v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.096" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56VZM0X8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662737v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sellier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079748v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.492" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731070v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785789v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732598v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740294v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742015v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741755v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740208v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740981v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747434v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latreille" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jdid" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543427v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr183" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748879v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamaux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahluwalia" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915019v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120000749" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duquenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2025.2593890" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samieri C&#233;cilia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1608216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1607952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz-Graniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Babio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salas-Salvad&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2025.108011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A Andreeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107287" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01251-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capperella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Benasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2024.02.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62675-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.08.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02970-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.871669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike A. Gisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25337-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz Graniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003950" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sto&#347;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Przygoda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Talati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001458" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz Graniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02923-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638846v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061242" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Figueiredo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2022.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a6239" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H&#233;bert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02531-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03255452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cheung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051526" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03623173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aga&#235;sse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-021-00733-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02168-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Detzen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Fessi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JPER.20-0192" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Rolland&#8208;Cachera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-021-00397-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Fezeu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.084" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03876306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clotilde Carra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hjh.0000000000002941" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01053-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Handjieva-Darlenska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00416-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.23347" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K. Fezeu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.12.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000898" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bayon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37355-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091998" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-210745" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091309" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Assmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glx066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10050527" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1405-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489663" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193352" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Tavolacci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer Buscail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.212" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234088" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.245167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21853" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx189.172" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1269-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjibade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0888-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.320" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626370v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1211-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gonzalez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-017-9635-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx123" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.055" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chhim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001355" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.09.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-015-9501-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606204v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castebon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/publichealth.5880" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000002783" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635738v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21440" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8080484" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606963v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002233" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vernay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2014-205263" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeandel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Unger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-014-0104-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3813" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636889v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. Camilleri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.09.023" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.210740" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwv105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528275v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constans" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001051" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003188" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420188v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt431" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420181v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laporte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092548" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419927v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Whegang-Youdom" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Elena Assmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000365154" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801078v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084844" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3161" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28365" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631835v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czernichow" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charnaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahluwalia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2014.05.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9HLB1SW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097834" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637325v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.193177" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633782v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2014.302121" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419938v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2013.03.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFMGL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647781v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512004291" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420198v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177089" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419942v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.08.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26Q9M1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419931v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Pokhrel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3344" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S43MPLRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643608v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.062398" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647521v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513000615" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610127v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latreille" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2013.07.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZWMPXC2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.047993" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646963v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu Kamedjie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-012-2323-y" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1CGTHS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645907v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2488" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644801v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070733" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651689v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.156257" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035253" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650903v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.027805" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614423v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044490" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419963v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinternmed.2011.1450" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421862v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks114" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419958v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dangour" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sydenham" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uauy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512001547" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647672v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052311" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652246v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwr472" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.144428" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420043v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.006320" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646965v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.014712" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420056v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cockburn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.140" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645381v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.007815" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420048v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.145" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420065v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Dawn Wagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Bluthenthal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Pentz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198109357319" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420080v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Yaroch" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rueda" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-009-9302-3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420105v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Duan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ping Chou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-008-9310-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC208AE2C2D722F52AA51B1BC28B12D6C6209CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421914v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12160-009-9089-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8RZR661-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Baezconde-Garbanati" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2007.122796" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420125v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reynolds" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buller" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-1561.2008.00317.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420118v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akhmadeeva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sussman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolya Khusnutdinova" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Simons-Morton" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320167" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420112v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Lyn Kobayakawa Sakuma" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320149" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/666AA6A5AF9977FED0EC547F6C0325B271089FE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420129v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-007-9037-y" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06CF6J5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420136v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2006.04.023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZVH2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421876v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennufer Unger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15324796abm31suppl_2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AA09B49E34117F04F3551950CB29519AD55196D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662737v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sellier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837062v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz-Sanchez Ml" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulmont-Rosset C" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732754v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732734v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732776v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail de Brauer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785788v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787959v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734167v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737692v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740342v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.em-consulte.com/article/1075180/article/utilisation-d-internet-pour-la-recherche-d-informa" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.259" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795100v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzales" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740384v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Chhim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.072" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742821v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740483v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.096" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56VZM0X8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079748v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.492" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731070v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785789v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740294v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742015v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741755v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740208v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740981v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732598v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747434v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latreille" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jdid" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543427v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr183" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748879v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamaux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahluwalia" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915019v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120000749" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>