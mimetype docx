--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,1016 +66,1016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (148)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (151)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific associations of anxiety, insomnia, and their comorbidity with incident obesity in a general-population cohort</w:t>
+                <w:t xml:space="preserve">Timing of food intake, chrononutritional behavior patterns, and risk of metabolic syndrome in the French NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+                <w:t xml:space="preserve">Elena Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+                <w:t xml:space="preserve">Xuân Le Folcalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+                <w:t xml:space="preserve">Anna Palomar-Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Feron</w:t>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 36 (2), pp.ckag049. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckag049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-51459-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589538v1</w:t>
+                <w:t xml:space="preserve">hal-05630219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in mean daily intake of macronutrients, caffeine and water by level of mental morbidity</w:t>
+                <w:t xml:space="preserve">Sex-specific associations of anxiety, insomnia, and their comorbidity with incident obesity in a general-population cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09637486.2025.2593890⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), pp.ckag049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckag049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435229v1</w:t>
+                <w:t xml:space="preserve">hal-05589538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting type 2 diabetes from concurrent mental disorders: findings from a French cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in mean daily intake of macronutrients, caffeine and water by level of mental morbidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.509⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 77 (1), pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637486.2025.2593890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413585v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders. Response to M. Zhang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting type 2 diabetes from concurrent mental disorders: findings from a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samieri Cécilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), pp.ckaf161.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1608216⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04971014v1</w:t>
+                <w:t xml:space="preserve">hal-05413585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multimorbidity Indexes Based on Common Mental Health Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junko Kose</w:t>
+                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders. Response to M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70, pp.1607952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1607952⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 69, pp.1608216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1608216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04975294v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol, smoking and their synergy as risk factors for incident Type 2 Diabetes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development of Multimorbidity Indexes Based on Common Mental Health Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordi Salas-Salvadó</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amepre.2025.108011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1607952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1607952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299978v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol, smoking and their synergy as risk factors for incident Type 2 Diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose M. Valderas</w:t>
+                <w:t xml:space="preserve">Indira Paz-Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guldner</w:t>
+                <w:t xml:space="preserve">Nancy Babio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iveta Nagyova</w:t>
+                <w:t xml:space="preserve">Jordi Salas-Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70, pp.1608880. </w:t>
+              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (5), pp.108011-108011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amepre.2025.108011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241639v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque d’origine nutritionnelle du diabète de type 2 – apport de la cohorte française NutriNet-Santé aux connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,230 +1159,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age related impairments in ingestion from a large population based-sample</w:t>
+                <w:t xml:space="preserve">Preventing Multimorbidity: Moving Beyond the Single Disease Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hennequin</w:t>
+                <w:t xml:space="preserve">Tatjana Makovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada El Osta</w:t>
+                <w:t xml:space="preserve">Sarah Cuschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+                <w:t xml:space="preserve">Jose M. Valderas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
+                <w:t xml:space="preserve">Iveta Nagyova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.107287. </w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.1608880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2025.1608880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497878v1</w:t>
+                <w:t xml:space="preserve">hal-05241639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence of habit-forming risk behaviors and their socio-demographic, health status and lifestyle determinants: a population-based cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1427,18344 +1427,20938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between ultra-processed food consumption and chronic insomnia in the NutriNet-Santé Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age related impairments in ingestion from a large population based-sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Capperella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Benasi</w:t>
+                <w:t xml:space="preserve">Nada El Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Munoz-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jand.2024.02.015⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.107287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2024.107287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524371v1</w:t>
+                <w:t xml:space="preserve">hal-04497878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+                <w:t xml:space="preserve">The association between ultra-processed food consumption and chronic insomnia in the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capperella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Benasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1607546⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jand.2024.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776841v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic insomnia, high trait anxiety and their comorbidity as risk factors for incident type 2 diabetes mellitus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mental Multimorbidity Among General-Population Adults: Sex-Specific Sociodemographic Profiles of Anxiety, Insomnia, and Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62675-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.1607546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1607546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590125v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et conséquences de l’obésité – apport de la cohorte française NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chronic insomnia, high trait anxiety and their comorbidity as risk factors for incident type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.08.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.11927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62675-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093754v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective contribution of ultra-processing and nutritional quality of foods to the overall diet quality: results from the NutriNet-Santé study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dietary circadian rhythms and cardiovascular disease risk in the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Palomar-Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02970-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43444-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019995v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse narrative sur le lien entre les apports en glucides et la santé mentale : focus sur l’anxiété et l’insomnie chez les adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Déterminants et conséquences de l’obésité – apport de la cohorte française NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Léger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.111-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.96-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942616v1</w:t>
+                <w:t xml:space="preserve">hal-04093754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentable Oligosaccharides, Disaccharides, Monosaccharides, and Polyols (FODMAPs) and Cancer Risk in the Prospective NutriNet-Santé Cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+                <w:t xml:space="preserve">Associations of meal timing, number of eating occasions and night-time fasting duration with incidence of type 2 diabetes in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Palomar-Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Élodie Schneider</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152 (4), pp.1059-1069. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (5), pp.1486-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyad081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714206v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian nutritional behaviours and risk of cardiovascular disease in NutriNet-Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+                <w:t xml:space="preserve">Respective contribution of ultra-processing and nutritional quality of foods to the overall diet quality: results from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palomar-Cros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.157-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02970-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079643v1</w:t>
+                <w:t xml:space="preserve">hal-04019995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastery Is Associated With Weight Status, Food Intake, Snacking, and Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse narrative sur le lien entre les apports en glucides et la santé mentale : focus sur l’anxiété et l’insomnie chez les adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Gisch</w:t>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Damien Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.871669⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779024v1</w:t>
+                <w:t xml:space="preserve">hal-03942616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastery Is Associated With Weight Status, Food Intake, Snacking, and Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-processed food intake and eating disorders: Cross-sectional associations among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Natasha Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2022.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683801v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of overall and specific carbohydrate intake with anxiety status evolution in the prospective NutriNet-Santé population-based cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Robert</w:t>
+                <w:t xml:space="preserve">Circadian nutritional behaviours and risk of cardiovascular disease in NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Palomar-Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Debras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25337-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942576v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur la comorbidité des troubles de comportement alimentaire et l’anxiété, son lien avec les apports en macronutriments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junko Kose</w:t>
+                <w:t xml:space="preserve">Fermentable Oligosaccharides, Disaccharides, Monosaccharides, and Polyols (FODMAPs) and Cancer Risk in the Prospective NutriNet-Santé Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Paz Graniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Élodie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (4), pp.1059-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812415v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience Is Associated with Less Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (3), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19031471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial sweeteners and cancer risk: Results from the NutriNet-Sante´ population-based cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Associations of overall and specific carbohydrate intake with anxiety status evolution in the prospective NutriNet-Santé population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Younes Esseddik</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003950⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.21647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25337-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714153v1</w:t>
+                <w:t xml:space="preserve">hal-03942576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polish Consumers’ Understanding of Different Front-of-Package Food Labels: A Randomized Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zenobia Talati</w:t>
+                <w:t xml:space="preserve">Étude sur la comorbidité des troubles de comportement alimentaire et l’anxiété, son lien avec les apports en macronutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Paz Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11010134⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.S26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586214v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Flexible and Rigid Cognitive Restraint Scales in a General French Population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Mastery Is Associated With Weight Status, Food Intake, Snacking, and Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Gisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912519⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.871669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839840v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are foods ‘healthy’ or ‘healthier’? Front-of-pack labelling and the concept of healthiness applied to foods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Mastery Is Associated With Weight Status, Food Intake, Snacking, and Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike A. Gisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.960</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654302v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycaemic index, glycaemic load and cancer risk: results from the prospective NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Polish Consumers’ Understanding of Different Front-of-Package Food Labels: A Randomized Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Stoś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Przygoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenobia Talati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyab169⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11010134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714192v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population-based study of macronutrient intake according to mental health status with a focus on pure and comorbid anxiety and eating disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Validation of the Flexible and Rigid Cognitive Restraint Scales in a General French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02923-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812082v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Intake and Its Sex-Specific Association with General Anxiety: A Cross-Sectional Analysis among General Population Adults</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Are foods ‘healthy’ or ‘healthier’? Front-of-pack labelling and the concept of healthiness applied to foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14061242⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.948-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114521001458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638846v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Resilience and Food Intake Are Mediated by Emotional Eating in the NutriNet-Santé Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">Artificial sweeteners and cancer risk: Results from the NutriNet-Sante´ population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxac124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04454906v1</w:t>
+                <w:t xml:space="preserve">hal-03714153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-processed food intake and eating disorders: Cross-sectional associations among French adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junko Kose</w:t>
+                <w:t xml:space="preserve">Glycaemic index, glycaemic load and cancer risk: results from the prospective NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.2022.00009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.250-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638843v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement alimentaire, ses déterminants et son lien avec la santé bucco-dentaire : résultats épidémiologiques chez les seniors inscrits à la cohorte NutriNet-Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">A population-based study of macronutrient intake according to mental health status with a focus on pure and comorbid anxiety and eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paz Graniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Feron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (7), pp.3685-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02923-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03106719v1</w:t>
+                <w:t xml:space="preserve">hal-03812082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International evidence for the effectiveness of the front-of-package nutrition label called Nutri-Score</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Caffeine Intake and Its Sex-Specific Association with General Anxiety: A Cross-Sectional Analysis among General Population Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indira Paz-Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Babio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European journal of public health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21101/cejph.a6239⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14061242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586220v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inflammatory potential of the diet is prospectively associated with subjective hearing loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Hébert</w:t>
+                <w:t xml:space="preserve">Associations between Resilience and Food Intake Are Mediated by Emotional Eating in the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.3669-3678. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (8), pp.1907-1915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02531-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586224v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and physical activity during the coronavirus disease 2019 (COVID-19) lockdown (March–May 2020): results from the French NutriNet-Santé cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-reported periodontal health and incident hypertension: longitudinal evidence from the NutriNet-Santé e-cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szabo De edelenyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Maria Clotilde Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Detzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (12), pp.2422 - 2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hjh.0000000000002941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274093v2</w:t>
+                <w:t xml:space="preserve">hal-03876306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Sugar Intake between Individuals with High and Low Trait Anxiety: Results from the NutriNet-Santé Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Debras</w:t>
+                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13051526⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255452v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Front-of-Pack Label Nutri-Score on the Nutritional Quality of Food Choices in a Quasi-Experimental Trial in Catering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">Le comportement alimentaire, ses déterminants et son lien avec la santé bucco-dentaire : résultats épidémiologiques chez les seniors inscrits à la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13124530⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623173v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary macronutrient intake according to sex and trait anxiety level among non-diabetic adults: a cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Sugar Intake between Individuals with High and Low Trait Anxiety: Results from the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junko Kose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12937-021-00733-1⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13051526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355516v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional risk factors for SARS-CoV-2 infection: a prospective study within the NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Front-of-Pack Label Nutri-Score on the Nutritional Quality of Food Choices in a Quasi-Experimental Trial in Catering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Agaësse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-021-02168-1⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.4530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13124530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03472674v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoholic beverage consumption, smoking habits, and periodontitis: A cross‐sectional investigation of the NutriNet‐Santé study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">International evidence for the effectiveness of the front-of-package nutrition label called Nutri-Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of periodontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JPER.20-0192⟩</w:t>
+              <w:t xml:space="preserve">Central European journal of public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21101/cejph.a6239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312148v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in breastfeeding practices and mothers’ experience in the French NutriNet-Santé cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The inflammatory potential of the diet is prospectively associated with subjective hearing loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie‐françoise Rolland‐Cachera</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Shivappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13006-021-00397-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.3669-3678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02531-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723272v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude épidémiologique sur les apports alimentaires en sucres en lien avec l’anxiété générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Diet and physical activity during the coronavirus disease 2019 (COVID-19) lockdown (March–May 2020): results from the French NutriNet-Santé cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Esseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo De edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (4), pp.924-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqaa336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812413v1</w:t>
+                <w:t xml:space="preserve">hal-03274093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported periodontal health and incident hypertension: longitudinal evidence from the NutriNet-Santé e-cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Dietary macronutrient intake according to sex and trait anxiety level among non-diabetic adults: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (12), pp.2422 - 2430. </w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/hjh.0000000000002941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12937-021-00733-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876306v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety is a potential effect modifier of the association between red and processed meat consumption and cancer risk: findings from the NutriNet-Santé cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Beslay</w:t>
+                <w:t xml:space="preserve">Nutritional risk factors for SARS-CoV-2 infection: a prospective study within the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02381-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-021-02168-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941841v1</w:t>
+                <w:t xml:space="preserve">inserm-03472674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective understanding of the Nutri-score front-of-pack label by European consumers and its effect on food choices: an online experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
+                <w:t xml:space="preserve">Alcoholic beverage consumption, smoking habits, and periodontitis: A cross‐sectional investigation of the NutriNet‐Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Detzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-020-01053-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of periodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (5), pp.727-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JPER.20-0192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299197v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulgarian consumers’ objective understanding of front-of-package nutrition labels: a comparative, randomized study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+                <w:t xml:space="preserve">Trends in breastfeeding practices and mothers’ experience in the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐françoise Rolland‐Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-020-00416-z⟩</w:t>
+              <w:t xml:space="preserve">International Breastfeeding Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13006-021-00397-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918548v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositional optimism is associated with weight status, eating behavior, and eating disorders in a general population‐based study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Robert</w:t>
+                <w:t xml:space="preserve">Étude épidémiologique sur les apports alimentaires en sucres en lien avec l’anxiété générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junko Kose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Buscail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+                <w:t xml:space="preserve">C. Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eat.23347⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931727v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic literature review of observational studies of the bidirectional association between metabolic syndrome and migraine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Dispositional optimism is associated with weight status, eating behavior, and eating disorders in a general population‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (1), pp.11-18. </w:t>
+              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eat.23347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418746v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity is associated with food intake, snacking, and eating disorders in a general population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bénard</w:t>
+                <w:t xml:space="preserve">Objective understanding of the Nutri-score front-of-pack label by European consumers and its effect on food choices: an online experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenobia Talati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Bellisle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Stefanie Vandevijvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (1), pp.117-126. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-020-01053-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02096511v1</w:t>
+                <w:t xml:space="preserve">hal-03299197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of diet quality and physical activity with healthy ageing in the French NutriNet-Santé cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulgarian consumers’ objective understanding of front-of-package nutrition labels: a comparative, randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Assmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Teodora Handjieva-Darlenska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenobia Talati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519000898⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-020-00416-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544349v1</w:t>
+                <w:t xml:space="preserve">hal-02918548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between physical and mental chronic conditions and napping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic correlates of eating disorder subtypes among men and women in France, with a focus on age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37355-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2018-210745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419187v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of the Dietary Index Underpinning the Nutri-Score Label with Oral Health: Preliminary Evidence from a Large, Population-Based Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association of diet quality and physical activity with healthy ageing in the French NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11091998⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519000898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418740v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic correlates of eating disorder subtypes among men and women in France, with a focus on age</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A systematic literature review of observational studies of the bidirectional association between metabolic syndrome and migraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Buscail</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2018-210745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310369v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impulsivity is associated with food intake, snacking, and eating disorders in a general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438099v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02096511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macronutrient Intake in Relation to Migraine and Non-Migraine Headaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association of the Dietary Index Underpinning the Nutri-Score Label with Oral Health: Preliminary Evidence from a Large, Population-Based Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (9), pp.1309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10091309⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.1998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11091998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418750v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between adherence to the Mediterranean diet at midlife and healthy aging in a cohort of French adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The association between physical and mental chronic conditions and napping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glx066⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37355-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628731v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to National Dietary Guidelines in Association with Oral Health Impact on Quality of Life</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Association between adherence to the Mediterranean diet at midlife and healthy aging in a cohort of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen E. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.527. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.347-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu10050527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glx066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419274v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between adherence to the Mediterranean diet and risk of depressive symptoms in the French SU.VI.MAX cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adherence to National Dietary Guidelines in Association with Oral Health Impact on Quality of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-017-1405-3⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10050527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620941v1</w:t>
+                <w:t xml:space="preserve">hal-02419274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and Migraine: Effect Modification by Gender and Perceived Stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Prospective association between adherence to the Mediterranean diet and risk of depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (1-2), pp.25-32. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (3), pp.1225-1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000489663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-017-1405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419273v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTHFR 677C → T genotype modulates the effect of a 5-year supplementation with B-vitamins on homocysteine concentration: The SU.FOL.OM3 randomized controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obesity and Migraine: Effect Modification by Gender and Perceived Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193352⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (1-2), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000489663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420145v1</w:t>
+                <w:t xml:space="preserve">hal-02419273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge sur les consommations alimentaires et les raisons de non-consommation : résultats d’une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Macronutrient Intake in Relation to Migraine and Non-Migraine Headaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.026⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10091309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421811v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P301 Prévalences et déterminants sociodémographiques des troubles du comportement alimentaire (TCA) chez les adultes français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. de Brauer Buscail</w:t>
+                <w:t xml:space="preserve">Circadian nutritional behaviours and cancer risk: New insights from the NutriNet‐santé prospective cohort study: Disclaimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.212⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (10), pp.2369-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.31584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421805v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive eating dimensions were differently associated with food intake in the general population-based NutriNet-Sante study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MTHFR 677C → T genotype modulates the effect of a 5-year supplementation with B-vitamins on homocysteine concentration: The SU.FOL.OM3 randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.234088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0193352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604931v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inflammatory potential of the diet is associated with depressive symptoms in different subgroups of the general population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nitin Shivappa</w:t>
+                <w:t xml:space="preserve">Effet de l’âge sur les consommations alimentaires et les raisons de non-consommation : résultats d’une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.116.245167⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606734v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between body mass index at midlife and healthy aging among French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P301 Prévalences et déterminants sociodémographiques des troubles du comportement alimentaire (TCA) chez les adultes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">C. de Brauer Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.1254 - 1262. </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.21853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628581v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migraine and obesity: effect modification by gender and stress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex-specific associations of different anthropometric indices with acute and chronic insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx189.172⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (6), pp.1026-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421819v1</w:t>
+                <w:t xml:space="preserve">hal-02419277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma vitamin D status and recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intuitive eating dimensions were differently associated with food intake in the general population-based NutriNet-Sante study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1269-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (1), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.234088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528263v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslipidemia as a potential moderator of the association between hearing loss and depressive symptoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The inflammatory potential of the diet is associated with depressive symptoms in different subgroups of the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Shivappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-017-0888-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (5), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.116.245167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419284v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral health and adherence to national dietary guidelines in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prospective association between body mass index at midlife and healthy aging among French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indunil Ruhunuhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (suppl_3), pp.ckx187.320. </w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.1254 - 1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oby.21853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421822v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term association between the dietary inflammatory index and cognitive functioning: findings from the SU.VI.MAX study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migraine and obesity: effect modification by gender and stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1211-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx189.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626370v1</w:t>
+                <w:t xml:space="preserve">hal-02421819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Change in Body Weight over 5 Years and Total Sleep Time: Investigation of Effect Modification by Sex and Obesity in a Large e-Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plasma vitamin D status and recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paloma Gonzalez</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12529-017-9635-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (7), pp.2289-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419279v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyslipidemia as a potential moderator of the association between hearing loss and depressive symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">M. Adjibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Labouré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.1291-1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12603-017-0888-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490617v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific associations of different anthropometric indices with acute and chronic insomnia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paloma Gonzalez</w:t>
+                <w:t xml:space="preserve">Oral health and adherence to national dietary guidelines in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (6), pp.1026-1031. </w:t>
+              <w:t xml:space="preserve">, 2017, 27 (suppl_3), pp.ckx187.320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419277v1</w:t>
+                <w:t xml:space="preserve">hal-02421822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sommeil et nutrition. Enquête Institut national du sommeil et de la vigilance/MGEN, dans le cadre de l’étude NutriNet-Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long-term association between the dietary inflammatory index and cognitive functioning: findings from the SU.VI.MAX study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Adrien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (4), pp.1647-1655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1211-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421832v1</w:t>
+                <w:t xml:space="preserve">hal-02626370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking health- and nutrition-related information on the Internet in a large population of French adults: results of the NutriNet-Santé study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Major Change in Body Weight over 5 Years and Total Sleep Time: Investigation of Effect Modification by Sex and Obesity in a Large e-Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516001355⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.493-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12529-017-9635-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633829v1</w:t>
+                <w:t xml:space="preserve">hal-02419279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to dietary guidelines as a protective factor against chronic or recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The degree of processing of foods which are most widely consumed by the French elderly population is associated with satiety and glycemic potentials and nutrient profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.651 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6FO01495J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606691v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leisure-Time Physical Activity and Sedentary Behavior and Their Cross-Sectional Associations with Excessive Daytime Sleepiness in the French SU.VI.MAX-2 Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sommeil et nutrition. Enquête Institut national du sommeil et de la vigilance/MGEN, dans le cadre de l’étude NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12529-015-9501-3⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2016.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419904v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from methodological validation research in E-Epidemiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Adherence to dietary guidelines as a protective factor against chronic or recurrent depressive symptoms in the French SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/publichealth.5880⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606204v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and Easy Screening for Vitamin D Insufficiency in Adults: A Scoring System to Be Implemented in Daily Clinical Practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+                <w:t xml:space="preserve">Seeking health- and nutrition-related information on the Internet in a large population of French adults: results of the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000002783⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (11), pp.2039-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516001355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276362v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive Eating is Inversely Associated with Body Weight Status in the General Population-Based NutriNet-Sante Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lessons learned from methodological validation research in E-Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.21440⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.e160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/publichealth.5880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635738v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Specific Sociodemographic Correlates of Dietary Patterns in a Large Sample of French Elderly Individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quick and Easy Screening for Vitamin D Insufficiency in Adults: A Scoring System to Be Implemented in Daily Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu8080484⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (7), pp.e2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000002783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438823v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Dietary Intakes Between a Large Online Cohort Study (Etude NutriNet-Santé) and a Nationally Representative Cross-Sectional Study (Etude Nationale Nutrition Santé) in France: Addressing the Issue of Generalizability in E-Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Leisure-Time Physical Activity and Sedentary Behavior and Their Cross-Sectional Associations with Excessive Daytime Sleepiness in the French SU.VI.MAX-2 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Andrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kww016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12529-015-9501-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606963v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary scores at midlife and healthy ageing in a French prospective cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intuitive Eating is Inversely Associated with Body Weight Status in the General Population-Based NutriNet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114516002233⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.1154-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.21440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866588v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the sociodemographic characteristics of the large NutriNet-Santé e-cohort with French Census data: the issue of volunteer bias revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sex-Specific Sociodemographic Correlates of Dietary Patterns in a Large Sample of French Elderly Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Vernay</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2014-205263⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu8080484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419911v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overall and abdominal adiposity in midlife and subsequent cognitive function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Ferry</w:t>
+                <w:t xml:space="preserve">Comparison of Dietary Intakes Between a Large Online Cohort Study (Etude NutriNet-Santé) and a Nationally Representative Cross-Sectional Study (Etude Nationale Nutrition Santé) in France: Addressing the Issue of Generalizability in E-Epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184 (9), pp.660-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kww016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335620v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Host Society Acculturation and Its Relationship with Health Behaviors and Outcomes: A New Research and Intervention Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dietary scores at midlife and healthy ageing in a French prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10903-014-0104-x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (04), pp.666 - 676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114516002233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419918v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How computer literacy and socioeconomic status affect attitudes toward a Web-based cohort: results from the NutriNet-Santé study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pouchieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippine Fassier</w:t>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.3813⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637842v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validity of the Intuitive Eating Scale-2. Psychometric evaluation in a sample of the general rench population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautron</w:t>
+                <w:t xml:space="preserve">Midlife plasma vitamin D concentrations and performance in different cognitive domains assessed 13 years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.009⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (10), pp.1628-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636889v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are different vascular risk scores calculated at midlife uniformly associated with subsequent poor cognitive performance?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of the sociodemographic characteristics of the large NutriNet-Santé e-cohort with French Census data: the issue of volunteer bias revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (9), pp.893-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2014-205263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632246v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a cumulative effect of cardiometabolic disorders at midlife and subsequent cognitive function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Overall and abdominal adiposity in midlife and subsequent cognitive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638754v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife, Combined with a Regulated Energy Intake, Is Related to Increased Odds for Healthy Aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Cross-cultural validity of the Intuitive Eating Scale-2. Psychometric evaluation in a sample of the general rench population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.210740⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959028v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy Aging 5 Years After a Period of Daily Supplementation With Antioxidant Nutrients: A Post Hoc Analysis of the French Randomized Trial SU.VI.MAX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determinants of Host Society Acculturation and Its Relationship with Health Behaviors and Outcomes: A New Research and Intervention Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwv105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (5), pp.1420-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-014-0104-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949622v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Simon</w:t>
+                <w:t xml:space="preserve">How computer literacy and socioeconomic status affect attitudes toward a Web-based cohort: results from the NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270914v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife plasma vitamin D concentrations and performance in different cognitive domains assessed 13 years later</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Are different vascular risk scores calculated at midlife uniformly associated with subsequent poor cognitive performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Constans</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114515001051⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 243 (1), pp.286-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528275v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and cycling for commuting, leisure and errands: relations with individual characteristics and leisure-time physical activity in a cross-sectional survey (the ACTI-Cités project)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Weber</w:t>
+                <w:t xml:space="preserve">Evidence of a cumulative effect of cardiometabolic disorders at midlife and subsequent cognitive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0310-5⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (4), pp.648-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afv053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241333v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid-rich dietary patterns during midlife and subsequent cognitive function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife, Combined with a Regulated Energy Intake, Is Related to Increased Odds for Healthy Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513003188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (9), pp.2139-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.210740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638132v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Response Consistency and Respective Participant Profiles in the Internet-based NutriNet-Sante Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of the relationships between environmental characteristics and active commuting: towards a locally varying social ecological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwt431⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-015-0002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420188v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Plasma Fatty Acids Profile and Incident Cardiovascular Events in the SU.FOL.OM3 Trial: The Evidence Revisited</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Healthy Aging 5 Years After a Period of Daily Supplementation With Antioxidant Nutrients: A Post Hoc Analysis of the French Randomized Trial SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blacher</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182 (8), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwv105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420181v1</w:t>
+                <w:t xml:space="preserve">hal-01949622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife Dietary Vitamin D Intake and Subsequent Performance in Different Cognitive Domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Whegang-Youdom</w:t>
+                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000365154⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), pp.e106850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419927v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vitamin and/or n-3 Fatty Acid Supplementation and Health-Related Quality of Life: Ancillary Findings from the SU.FOL.OM3 Randomized Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carotenoid-rich dietary patterns during midlife and subsequent cognitive function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084844⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (5), pp.915-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513003188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801078v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motives for participating in a web-based nutrition cohort according to sociodemographic, lifestyle, and health characteristics: the NutriNet-Santé cohort study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessment of Response Consistency and Respective Participant Profiles in the Internet-based NutriNet-Sante Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.3161⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 179 (7), pp.910-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwt431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633812v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic, socioeconomic, disease history, dietary and lifestyle cancer risk factors associated with alcohol consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Baseline Plasma Fatty Acids Profile and Incident Cardiovascular Events in the SU.FOL.OM3 Trial: The Evidence Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.28365⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e92548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632488v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between adipokines, biomarkers of endothelial function and inflammation and risk of type 2 diabetes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Midlife Dietary Vitamin D Intake and Subsequent Performance in Different Cognitive Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Whegang-Youdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Czernichow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+                <w:t xml:space="preserve">Karen Elena Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000365154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631835v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-loss strategies used by the general population: how are they perceived?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Motives for participating in a web-based nutrition cohort according to sociodemographic, lifestyle, and health characteristics: the NutriNet-Santé cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leopold Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.e189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632566v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The associations between emotional eating and consumption of energy-dense snack foods are modified by sex and depressive symptomatology.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">B Vitamin and/or n-3 Fatty Acid Supplementation and Health-Related Quality of Life: Ancillary Findings from the SU.FOL.OM3 Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">France Bellisle</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Latarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.114.193177⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e84844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637325v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+                <w:t xml:space="preserve">Demographic, socioeconomic, disease history, dietary and lifestyle cancer risk factors associated with alcohol consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134 (2), pp.445-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05051756v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of midlife lifestyle behaviors and subsequent cognitive function: A longitudinal study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Weight-loss strategies used by the general population: how are they perceived?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2014.302121⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633782v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Sedentary Behaviours and Associations with Physical Activity through Retirement: A 6-Year Longitudinal Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The associations between emotional eating and consumption of energy-dense snack foods are modified by sex and depressive symptomatology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0106850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144 (8), pp.1264-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.114.193177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367444v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic profiles regarding bitter food consumption. Cross-sectional evidence from a general French population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relationships between adipokines, biomarkers of endothelial function and inflammation and risk of type 2 diabetes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2013.03.013⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (2), pp.231-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419938v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake of specific nutrients and foods and hearing level measured 13 years later</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clustering of midlife lifestyle behaviors and subsequent cognitive function: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114512004291⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (11), pp.E170 - E177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2014.302121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647781v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife Iron Status Is Inversely Associated with Subsequent Cognitive Performance, Particularly in Perimenopausal Women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Pratique de la marche et du vélo en fonction de l’âge chez 32 907 adultes français de la cohorte NutriNet-Santé (Projet ACTI-Cités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.113.177089⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12es Journées Francophones de Nutrition, JFN 2014 - Centre des Congrès Le Square, Bruxelles - 10-12 décembre 2014, 28 (Supplément 1), pp.S31-S32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70582-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420198v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns, inflammation and the metabolic syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Participant Profiles According to Recruitment Source in a Large Web-Based Prospective Study: Experience From the Nutrinet-Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2012.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.148 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.2488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02419942v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer screening utilization among Eastern European immigrant women worldwide: a systematic literature review and a focus on psychosocial barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Socioeconomic, lifestyle and dietary factors associated with dietary supplement use during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.3344⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02419931v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to T Aalbers et al</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Midlife Iron Status Is Inversely Associated with Subsequent Cognitive Performance, Particularly in Perimenopausal Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.113.062398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (12), pp.1974-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.113.177089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643608v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic, lifestyle and dietary correlates of dietary supplement use in a large sample of French adults: results from the NutriNet-Sante cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic profiles regarding bitter food consumption. Cross-sectional evidence from a general French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2013.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114513000615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647521v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary intake of n-3 polyunsaturated fatty acids and severity of skin photoaging in a middle-aged Caucasian population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intake of specific nutrients and foods and hearing level measured 13 years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Latreille</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Philippe Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (11), pp.2079 - 2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512004291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610127v1</w:t>
+                <w:t xml:space="preserve">hal-02647781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean diet and cognitive function: a French study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breast cancer screening utilization among Eastern European immigrant women worldwide: a systematic literature review and a focus on psychosocial barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallav Pokhrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.047993⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (12), pp.2664-2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.3344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644287v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual association between polyphenol intake and breast cancer risk according to alcohol consumption level: a prospective cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dietary patterns, inflammation and the metabolic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namanjeet Ahluwalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-012-2323-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2012.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646963v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participant Profiles According to Recruitment Source in a Large Web-Based Prospective Study: Experience From the Nutrinet-Sante Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic, lifestyle and dietary correlates of dietary supplement use in a large sample of French adults: results from the NutriNet-Sante cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pouchieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.2488⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.1480 - 1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513000615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645907v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic, lifestyle and dietary factors associated with dietary supplement use during pregnancy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reply to T Aalbers et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070733⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (6), pp.1412-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.113.062398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644801v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife Is Associated with Subsequent Cognitive Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Association between dietary intake of n-3 polyunsaturated fatty acids and severity of skin photoaging in a middle-aged Caucasian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.111.156257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.233 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651689v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation with B vitamins or n−3 fatty acids and depressive symptoms in cardiovascular disease survivors: ancillary findings from the SUpplementation with FOLate, vitamins B-6 and B-12 and/or OMega-3 fatty acids (SU.FOL.OM3) randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mediterranean diet and cognitive function: a French study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 96 (1), pp.208-214. </w:t>
+              <w:t xml:space="preserve">, 2013, 97 (2), pp.369 - 376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.112.035253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.047993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419951v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the association between plasma intercellular adhesion molecule-1 and cancer risk by n-3 PUFA intake: a nested case-control study</w:t>
+                <w:t xml:space="preserve">Dual association between polyphenol intake and breast cancer risk according to alcohol consumption level: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.111.027805⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 137 (1), pp.225 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-012-2323-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650903v1</w:t>
+                <w:t xml:space="preserve">hal-02646963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Monounsaturated Fatty Acids Intake and Risk of Skin Photoaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modulation of the association between plasma intercellular adhesion molecule-1 and cancer risk by n-3 PUFA intake: a nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044490⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.944 - 950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.111.027805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614423v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vitamin and/or ω-3 Fatty Acid Supplementation and Cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Supplementation with B vitamins or n−3 fatty acids and depressive symptoms in cardiovascular disease survivors: ancillary findings from the SUpplementation with FOLate, vitamins B-6 and B-12 and/or OMega-3 fatty acids (SU.FOL.OM3) randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Internal Medicine -New Series-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/archinternmed.2011.1450⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1), pp.208-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.112.035253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419963v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer screening among Eastern European immigrant women worldwide: a call for action. Oral presentations: abstracts</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Healthy Dietary Pattern at Midlife Is Associated with Subsequent Cognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (5), pp.909 - 915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.156257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421862v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 fatty acids and cognitive health in older people</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Uauy</w:t>
+                <w:t xml:space="preserve">Breast cancer screening among Eastern European immigrant women worldwide: a call for action. Oral presentations: abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallav Pokhrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 107 (S2), pp.S152-S158. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (suppl 2), pp.10-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114512001547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419958v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Consumption in Midlife and Cognitive Performance Assessed 13 Years Later in the SU.VI.MAX 2 Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dietary Monounsaturated Fatty Acids Intake and Risk of Skin Photoaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647672v1</w:t>
+                <w:t xml:space="preserve">hal-01614423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">B Vitamin and/or ω-3 Fatty Acid Supplementation and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+              <w:t xml:space="preserve">Archives of Internal Medicine -New Series-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 172 (7), pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/archinternmed.2011.1450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393030v1</w:t>
+                <w:t xml:space="preserve">hal-02419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Sectional but Not Longitudinal Association Between n-3 Fatty Acid Intake and Depressive Symptoms: Results From the SU.VI.MAX 2 Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alcohol Consumption in Midlife and Cognitive Performance Assessed 13 Years Later in the SU.VI.MAX 2 Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 175 (10), pp.979 - 987. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwr472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652246v1</w:t>
+                <w:t xml:space="preserve">hal-02647672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total and Specific Polyphenol Intakes in Midlife Are Associated with Cognitive Function Measured 13 Years Later</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cross-sectional and longitudinal associations of different sedentary behaviors with cognitive performance in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.111.144428⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e47831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645610v1</w:t>
+                <w:t xml:space="preserve">hal-01393030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive function after supplementation with B-vitamins and long-chain omega-3 fatty acids: ancillary findings from the SU.FOL.OM3 randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Omega 3 fatty acids and cognitive health in older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Dangour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emma Sydenham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Uauy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.110.006320⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (S2), pp.S152-S158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420043v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit and vegetable intake and cognitive function in the SU.VI.MAX 2 prospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Cross-Sectional but Not Longitudinal Association Between n-3 Fatty Acid Intake and Depressive Symptoms: Results From the SU.VI.MAX 2 Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ferry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (10), pp.979 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwr472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.111.014712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646965v1</w:t>
+                <w:t xml:space="preserve">hal-02652246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous Melanoma and Other Skin Cancer Screening Among Hispanics in the United States: A Review of the Evidence, Disparities, and Need for Expanding the Intervention and Research Agendas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Total and Specific Polyphenol Intakes in Midlife Are Associated with Cognitive Function Measured 13 Years Later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (1), pp.76 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.144428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420056v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adults' cognitive performance after daily supplementation with antioxidant vitamins and minerals at nutritional doses: a post hoc analysis of the Supplementation in Vitamins and Mineral Antioxidants (SU.VI.MAX) trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preliminary Evidence for Mediation of the Association Between Acculturation and Sun-Safe Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (7), pp.814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.110.007815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645381v1</w:t>
+                <w:t xml:space="preserve">hal-02420048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Evidence for Mediation of the Association Between Acculturation and Sun-Safe Behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">French adults' cognitive performance after daily supplementation with antioxidant vitamins and minerals at nutritional doses: a post hoc analysis of the Supplementation in Vitamins and Mineral Antioxidants (SU.VI.MAX) trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.892 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.007815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02420048v1</w:t>
+                <w:t xml:space="preserve">hal-02645381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Behavioral Theories Used to Explain Injection Risk Behavior Among Injection Drug Users: A Review and Suggestions for the Integration of Cognitive and Environmental Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Unger</w:t>
+                <w:t xml:space="preserve">Cognitive function after supplementation with B-vitamins and long-chain omega-3 fatty acids: ancillary findings from the SU.FOL.OM3 randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricky Bluthenthal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Barberger-Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1090198109357319⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (1), pp.278-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.110.006320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420065v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderated Mediation Regarding the Sun-Safe Behaviors of U.S. Latinos: Advancing the Theory and Evidence for Acculturation-Focused Research and Interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fruit and vegetable intake and cognitive function in the SU.VI.MAX 2 prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10903-009-9302-3⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (5), pp.1295 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.111.014712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420080v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Peer Social Influences as Long-term Predictors of Drug Use from Early Through Late Adolescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cutaneous Melanoma and Other Skin Cancer Screening Among Hispanics in the United States: A Review of the Evidence, Disparities, and Need for Expanding the Intervention and Research Agendas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10964-008-9310-y⟩</w:t>
+              <w:t xml:space="preserve">Archives of Dermatology -Chicago-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (6), pp.743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archdermatol.2011.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02420105v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation and sun-safe behaviors among U.S. Latinos: preliminary evidence for mediation by health status, education level, and involvement with social networks.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Cognitive Behavioral Theories Used to Explain Injection Risk Behavior Among Injection Drug Users: A Review and Suggestions for the Integration of Cognitive and Environmental Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Dawn Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricky Bluthenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12160-009-9089-4⟩</w:t>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (4), pp.504-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1090198109357319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02421914v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation and Sun-Safe Behaviors Among US Latinos: Findings From the 2005 Health Information National Trends Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Moderated Mediation Regarding the Sun-Safe Behaviors of U.S. Latinos: Advancing the Theory and Evidence for Acculturation-Focused Research and Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myles Cockburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Baezconde-Garbanati</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2007.122796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.691-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-009-9302-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420093v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Psychosocial Predictors of Sun Safety Among Middle School Youth*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Trajectories of Peer Social Influences as Long-term Predictors of Drug Use from Early Through Late Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ping Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amy Yaroch</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of School Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1746-1561.2008.00317.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.454-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-008-9310-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420125v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need and Possibilities for Seat Belt Use Promotion in Bashkortostan, Russia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acculturation and Sun-Safe Behaviors Among US Latinos: Findings From the 2005 Health Information National Trends Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Baezconde-Garbanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0163278708320167⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (4), pp.734-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2007.122796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420118v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Smoking Cessation Programming to the Bulgarian Context</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acculturation and sun-safe behaviors among U.S. Latinos: preliminary evidence for mediation by health status, education level, and involvement with social networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0163278708320149⟩</w:t>
+              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (S1), pp.1-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12160-009-9089-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420112v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Cancer among Immigrants: A Systematic Review and New Research Directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Concurrent Psychosocial Predictors of Sun Safety Among Middle School Youth*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ping Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Yaroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10903-007-9037-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of School Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (7), pp.374-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1746-1561.2008.00317.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02420129v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Smoking Progression among Adolescents in China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Need and Possibilities for Seat Belt Use Promotion in Bashkortostan, Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Akhmadeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sussman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zolya Khusnutdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Simons-Morton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jadohealth.2006.04.023⟩</w:t>
+              <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.282-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0163278708320167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02420136v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adapting Smoking Cessation Programming to the Bulgarian Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari-Lyn Kobayakawa Sakuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation and the Health Professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.290-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0163278708320149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breast Cancer among Immigrants: A Systematic Review and New Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ann Pentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immigrant and Minority Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (4), pp.307-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10903-007-9037-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-Related Smoking Progression among Adolescents in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ping Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (5), pp.686-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadohealth.2006.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrant studies and female breast cancer. 2006 Annual Meeting Supplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennufer Unger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ann Pentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (S1), pp.S001-S192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1207/s15324796abm31suppl_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of anxiety, insomnia and their comorbidity with weight variation and incident obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samieri Cécilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the International Classification of Functioning, Disabilities and Health to assess epidemiology of Food Oral Processing impairments: a Nutrinet study?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munoz-Sanchez Ml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulmont-Rosset C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FOP - online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience est associée aux troubles du comportement alimentaire dans la cohorte NutriNet-Santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositional optimism is associated with diet quality, weight status and reduced risk of eating disorders in a general population-based study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’optimisme est associé au statut pondéral et aux troubles du comportement alimentaire dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail de Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation de l’association positive entre consommation de viande rouge et risque de cancer par l’anxiété générale dans la cohorte NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones de Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral health and adherence to national dietary guidelines in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. annual european public health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrition and cancer in primary prevention: new insights from circadian regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Congress of Nutrition (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 71 (Suppl. 2), 1433 p., 2017, IUNS 21st International Congress of Nutrition Buenos Aires, Argentina, October 15–20, 2017. Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur les associations entre la santé bucco-dentaire et l'adéquation aux recommandations du Programme National Nutrition Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 1 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migraine and obesity: effect modification by gender and stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Stockholm, Sweden. European Journal of Public Health, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined healthy lifestyles and risk of depressive symptoms in the nutrinet-sante cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufidath Adjibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. KARGER, Annals of Nutrition and Metabolism, 71, pp.2, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d’Internet pour la recherche d’informations en nutrition/santé, NutriNet-santé, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Congrès International d'Epidémiologie ADELF-EPITER : "Epidémiologie et Santé Publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue d'Epidémiologie et de Santé Publique, 64 (Supplement 4), 2016, VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique" Rennes, 7–9 septembre 2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weight status and sociodemographic correlates of dietary patterns in a nationwide sample of French elderly individuals: The ALIMASSENS Collaborative Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Obesity Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déterminants sociodémographiques des profils alimentaires dans un échantillon national des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes journées annuelles de la Société française de gériatrie et gérontologie (SFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 1 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection de sujets à risque d'insuffisance en vitamine D : développement d'un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d’Internet pour la recherche d’informations en nutrition/santé : résultats sur une large population d’adultes français (cohorte NutriNet-Santé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection des individus à risque d’insuffisance en vitamine D : développement et validation d’un score basé sur des caractéristiques individuelles pour une utilisation simple en pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Deschasaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souberbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Journées Francophones de Nutrition (JFN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. , Nutrition Clinique et Métabolisme, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.10.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive impairment in adults suffering from obesity: a systematic literature review - protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Samieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19774,4641 +22368,2449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Viénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04721790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux lignes directrices visant à limiter l’exposition des personnes aux champs électromagnétiques (100 kHz – 300 GHz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pereira de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Boarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-SA-0192, Anses. 2023, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04241299v1</w:t>
-              </w:r>
-[...2190 lines deleted...]
-                <w:t xml:space="preserve">hal-02740483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circadian nutritional behaviours and risk of type 2 diabetes in NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Palomar-Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold K. Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Public Health Conference 2022 - Berlin, Germany Strengthening health systems: improving population health and being prepared for the unexpected</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience is associated with healthier food intake and less eating disorders in a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reyjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-esteem is associated with weight status and risk of eating disorders in a general population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bellisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reykavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the positive association between red and processed meat consumption and cancer risk by anxiety in the nutrinet-sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (congrès virtuel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago, United States. pp.S-1007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-5085(20)33189-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735431v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'âge sur les consommations alimentaires et les raisons de non-consommation : résultats d'une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Nutrition et risque de cancer : nouveaux horizons ouverts par les régulations circadiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). et Société Française de Nutrition Entérale et Parentale (SFNEP), FRA., Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785789v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le degré de transformation des aliments les plus largement consommés par les personnes âgées françaises est associé à la satiété, l’impact glycémique et au profil nutritionnel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet de l'âge sur les consommations alimentaires et les raisons de non-consommation : résultats d'une enquête menée auprès de 32 000 adultes âgés de 20 à 80 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Francophone du Diabète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone du Diabète (SFD), Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608917v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between degree of processing, glycaemic impact and satiety potential of 279 ready-to-eat foods commonly consumed by French elderly population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Food Factor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and nutrition-related use of the Internet in a large population of French adults: results of the NutriNet-Sante study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Manger en réponse aux signaux de faim et de satiété et manger avec une permission inconditionnelle sont associés de façon différentielle à la consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine M. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740294v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizability of dietary data in eepidemiological research: The French Nutri-Net-Sante and ENNS studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Health and nutrition-related use of the Internet in a large population of French adults: results of the NutriNet-Sante study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+              <w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742015v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitive eating is inversely associated with body weight in the general population-based NutriNet- Sante Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generalizability of dietary data in eepidemiological research: The French Nutri-Net-Sante and ENNS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Castetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741755v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary scores at midlife and healthy aging in a French prospective cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intuitive eating is inversely associated with body weight in the general population-based NutriNet- Sante Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bellisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Jeandel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740208v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midlife dietary patterns and healthy aging among French adults: a prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Dietary scores at midlife and healthy aging in a French prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740981v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger en réponse aux signaux de faim et de satiété et manger avec une permission inconditionnelle sont associés de façon différentielle à la consommation alimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Midlife dietary patterns and healthy aging among French adults: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th Europ12th European Nutrition Conference (FENS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732598v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fat intakes are associated with the risk for severe solar lentigines in middle-aged caucasian women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jdid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Investigative Dermatology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitter food intake in the French SU.VI.MAX cohort: Finding based on bitterness intensity-weighted scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. annual european public health conference: all inclusive public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Portomaso, St Julian's, Malta. 1 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckr183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des biomarqueurs de l’adiosité, de l’inflammation et de la fonction endothéliale dans la prédiction du diabète de type 2 au sein de la cohorte SU.VI.MAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Fezeu Kamedjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ahluwalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone du Diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24418,188 +24820,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of the nutrient profile system underlying the Nutri-Score front-of-package label with oral health: preliminary evidence from a population-based sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79 (OCE2), Cambridge University Press (CUP), pp.E126, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0029665120000749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId593"/>
+      <w:footerReference w:type="default" r:id="rId602"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24746,51 +25148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duquenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2025.2593890" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samieri C&#233;cilia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.509" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1608216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1607952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz-Graniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Babio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salas-Salvad&#243;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2025.108011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A Andreeva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107287" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01251-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capperella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Benasi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2024.02.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62675-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.08.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02970-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.551" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gisch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.871669" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike A. Gisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25337-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz Graniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714153v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003950" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sto&#347;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Przygoda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Talati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654302v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001458" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz Graniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02923-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638846v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061242" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Figueiredo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2022.00009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586220v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a6239" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586224v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H&#233;bert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02531-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03255452v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cheung" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051526" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03623173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aga&#235;sse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-021-00733-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02168-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Hamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Detzen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Fessi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JPER.20-0192" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Rolland&#8208;Cachera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-021-00397-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Fezeu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.084" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03876306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clotilde Carra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hjh.0000000000002941" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01053-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Handjieva-Darlenska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00416-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.23347" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K. Fezeu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.12.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy255" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000898" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bayon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37355-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091998" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-210745" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091309" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628731v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Assmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glx066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419274v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10050527" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1405-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419273v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489663" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193352" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Tavolacci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer Buscail" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.212" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234088" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.245167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21853" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx189.172" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1269-y" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjibade" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0888-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.320" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626370v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1211-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419279v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gonzalez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-017-9635-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419277v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx123" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.055" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633829v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chhim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001355" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.09.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-015-9501-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606204v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castebon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/publichealth.5880" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000002783" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635738v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21440" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8080484" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606963v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002233" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vernay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2014-205263" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335620v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeandel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Unger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-014-0104-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3813" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636889v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. Camilleri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.09.023" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv053" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959028v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.210740" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949622v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwv105" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528275v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constans" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001051" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003188" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420188v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt431" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420181v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laporte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blacher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092548" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419927v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Whegang-Youdom" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Elena Assmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000365154" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801078v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084844" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3161" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28365" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631835v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czernichow" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charnaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahluwalia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2014.05.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9HLB1SW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097834" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637325v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.193177" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633782v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2014.302121" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419938v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2013.03.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFMGL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647781v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512004291" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420198v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177089" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419942v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.08.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26Q9M1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419931v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Pokhrel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3344" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S43MPLRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643608v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.062398" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647521v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513000615" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610127v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latreille" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2013.07.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZWMPXC2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.047993" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646963v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu Kamedjie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-012-2323-y" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1CGTHS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645907v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2488" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644801v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070733" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651689v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.156257" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035253" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650903v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.027805" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614423v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044490" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419963v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinternmed.2011.1450" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421862v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks114" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419958v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dangour" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sydenham" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uauy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512001547" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647672v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052311" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652246v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwr472" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645610v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.144428" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420043v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.006320" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646965v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.014712" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420056v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cockburn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.140" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645381v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.007815" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420048v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.145" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420065v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Dawn Wagner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Bluthenthal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Pentz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198109357319" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420080v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Yaroch" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rueda" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-009-9302-3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420105v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Duan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ping Chou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-008-9310-y" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC208AE2C2D722F52AA51B1BC28B12D6C6209CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421914v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12160-009-9089-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8RZR661-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Baezconde-Garbanati" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2007.122796" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420125v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reynolds" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buller" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-1561.2008.00317.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420118v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akhmadeeva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sussman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolya Khusnutdinova" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Simons-Morton" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320167" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420112v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Lyn Kobayakawa Sakuma" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320149" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/666AA6A5AF9977FED0EC547F6C0325B271089FE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420129v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-007-9037-y" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06CF6J5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420136v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2006.04.023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZVH2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421876v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennufer Unger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15324796abm31suppl_2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AA09B49E34117F04F3551950CB29519AD55196D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662737v2" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sellier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837062v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz-Sanchez Ml" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulmont-Rosset C" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732754v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732734v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732776v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail de Brauer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785788v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787959v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734167v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737692v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740342v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.em-consulte.com/article/1075180/article/utilisation-d-internet-pour-la-recherche-d-informa" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.259" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795100v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzales" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740384v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Chhim" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.072" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742821v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740483v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.096" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56VZM0X8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079748v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.492" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731070v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785789v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740294v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742015v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741755v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740208v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740981v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732598v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747434v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latreille" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jdid" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543427v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr183" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748879v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamaux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahluwalia" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915019v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120000749" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu&#226;n Le Folcalvez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palomar-Cros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-51459-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duquenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Samieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckag049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637486.2025.2593890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samieri C&#233;cilia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1608216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975294v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1607952" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz-Graniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Babio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salas-Salvad&#243;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2025.108011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Yvroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Makovski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuschieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Valderas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Nagyova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2025.1608880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-024-01251-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Osta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Munoz-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A Andreeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2024.107287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capperella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Benasi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2024.02.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1607546" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62675-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43444-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.08.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fialon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02970-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Debras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.09.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638843v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Figueiredo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2022.00009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.551" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chazelas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25337-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paz Graniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.871669" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike A. Gisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sto&#347;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Przygoda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Talati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11010134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912519" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03654302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001458" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714153v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Esseddik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003950" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Paz Graniel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02923-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14061242" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454906v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac124" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03876306v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clotilde Carra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Fessi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Detzen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darnaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hjh.0000000000002941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02381-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03255452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Cheung" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13051526" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03623173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aga&#235;sse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124530" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586220v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21101/cejph.a6239" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Shivappa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H&#233;bert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02531-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274093v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo De&#160;edelenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqaa336" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355516v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-021-00733-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472674v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02168-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Hamdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JPER.20-0192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courtois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Rolland&#8208;Cachera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-021-00397-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheung" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Fezeu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.084" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eat.23347" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Vandevijvere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-020-01053-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918548v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Handjieva-Darlenska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-020-00416-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2018-210745" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519000898" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K. Fezeu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2017.12.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096511v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy255" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091998" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Torres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bayon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37355-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628731v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Assmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glx066" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10050527" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-017-1405-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000489663" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091309" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438099v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Fassier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.31584" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;ant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guilland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193352" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Tavolacci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer Buscail" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.212" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419277v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx123" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.234088" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.245167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indunil Ruhunuhewa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21853" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421819v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx189.172" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528263v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1269-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419284v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjibade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-017-0888-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421822v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.320" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1211-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-017-9635-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO01495J" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.055" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606691v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.09.001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633829v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chhim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516001355" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606204v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castebon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/publichealth.5880" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276362v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souberbielle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000002783" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419904v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Andrianasolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-015-9501-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635738v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mejean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.21440" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzalez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu8080484" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606963v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Castetbon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww016" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866588v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jeandel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114516002233" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0310-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528275v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Constans" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515001051" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419911v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vernay" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2014-205263" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335620v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jeandel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636889v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine M. Camilleri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.09.009" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419918v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Unger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-014-0104-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637842v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pouchieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3813" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632246v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.09.023" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638754v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afv053" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959028v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.210740" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270914v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Simon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-015-0002-z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01949622v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwv105" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367444v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106850" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638132v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003188" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420188v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt431" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420181v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laporte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blacher" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092548" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419927v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Whegang-Youdom" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Elena Assmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000365154" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633812v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3161" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01801078v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Latarche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084844" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632488v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28365" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632566v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097834" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637325v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.193177" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czernichow" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Charnaux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ahluwalia" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2014.05.001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9HLB1SW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633782v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2014.302121" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70582-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBDBHC0R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645907v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.2488" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644801v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070733" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Arnaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.113.177089" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419938v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2013.03.013" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDZFMGL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647781v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dejardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512004291" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419931v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Pokhrel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3344" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S43MPLRJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419942v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanjeet Ahluwalia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2012.08.007" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L26Q9M1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513000615" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643608v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.062398" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610127v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Latreille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2013.07.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZWMPXC2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.047993" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646963v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu Kamedjie" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-012-2323-y" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1CGTHS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.027805" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419951v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035253" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651689v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.156257" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421862v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks114" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614423v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044490" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419963v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archinternmed.2011.1450" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647672v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052311" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393030v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047831" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dangour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sydenham" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uauy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512001547" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652246v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwr472" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645610v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.144428" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420048v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.145" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645381v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.007815" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420043v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barberger-Gateau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.110.006320" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646965v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.014712" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420056v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Cockburn" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archdermatol.2011.140" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420065v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Dawn Wagner" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Bluthenthal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ann Pentz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198109357319" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420080v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Yaroch" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rueda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-009-9302-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420105v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Duan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ping Chou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-008-9310-y" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AC208AE2C2D722F52AA51B1BC28B12D6C6209CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420093v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Baezconde-Garbanati" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2007.122796" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12160-009-9089-4" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8RZR661-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420125v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Reynolds" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buller" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-1561.2008.00317.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420118v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Akhmadeeva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sussman" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolya Khusnutdinova" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Simons-Morton" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320167" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420112v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Lyn Kobayakawa Sakuma" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278708320149" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/666AA6A5AF9977FED0EC547F6C0325B271089FE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420129v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10903-007-9037-y" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06CF6J5N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420136v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2006.04.023" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZVH2ZF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421876v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennufer Unger" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15324796abm31suppl_2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AA09B49E34117F04F3551950CB29519AD55196D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266503v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04837062v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munoz-Sanchez Ml" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulmont-Rosset C" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732754v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732734v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732776v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail de Brauer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941487v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785788v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736259v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1159/000480486" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787959v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734167v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737692v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740342v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.em-consulte.com/article/1075180/article/utilisation-d-internet-pour-la-recherche-d-informa" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.259" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795100v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gonzales" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581538v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742821v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Deschasaux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740384v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Chhim" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.072" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740483v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.10.096" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56VZM0X8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662737v2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sellier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04241299v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pereira de Vasconcelos" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boarini" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdieu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079748v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.492" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731070v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185509v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouche" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(20)33189-9" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608917v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735431v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785789v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795095v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732598v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740294v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742015v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741755v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740208v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Verger" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740981v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747434v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Latreille" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ezzedine" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jdid" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543427v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckr183" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748879v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamaux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahluwalia" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915019v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0029665120000749" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>