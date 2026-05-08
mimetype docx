--- v0 (2026-03-26)
+++ v1 (2026-05-08)
@@ -1269,131 +1269,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic model of sugar metabolism allows the simulation of sugar concentrations and their genetic variability during peach fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1182, pp.257 - 264. </w:t>
+              <w:t xml:space="preserve">, 2017, 1160, pp.361-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661920v1</w:t>
+                <w:t xml:space="preserve">hal-01607920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit allows the exploration of genetic variability</w:t>
               </w:r>
@@ -1490,814 +1503,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model of sugar metabolism allows the simulation of sugar concentrations and their genetic variability during peach fruit growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1160, pp.361-366. </w:t>
+              <w:t xml:space="preserve">, 2017, 1182, pp.257 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607920v1</w:t>
+                <w:t xml:space="preserve">hal-01661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400062v1</w:t>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic QTLs for sugars and enzyme activities provide an overview of genetic control of sugar metabolism during peach fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Baptiste Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Constantinescu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (11), pp.3419-3431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475599v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic QTLs for sugars and enzyme activities provide an overview of genetic control of sugar metabolism during peach fruit development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehan-Baptiste Mauroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw169⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343639v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale pipeline for reproducible analyses of tomato leaf expansion and its plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garance Koch</w:t>
+                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Dambreville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, in press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512024v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
               </w:r>
@@ -3678,308 +3678,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Crop Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798887v1</w:t>
+                <w:t xml:space="preserve">hal-01271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Systems Biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271238v1</w:t>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
               </w:r>
@@ -4496,51 +4496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145943v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gedeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79815" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.52" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw169" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512024v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.11.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKP2LVPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2009.49" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Markowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000812" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bernaschi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Castiglione" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bradde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Marinari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Monasson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Monteiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Geiselmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7964-3_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03513330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145943v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gedeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79815" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Koch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bedi&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8100409" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.52" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.11.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKP2LVPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde De Jong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2009.49" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Markowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000812" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bernaschi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Castiglione" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-387" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bradde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Marinari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Monasson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro T. Monteiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Page" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Geiselmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7964-3_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03513330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>