--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,52 +1,4222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Bisconti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentina-bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5559-4887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180872761</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguiste romaniste, spécialiste d’histoire et épistémologie des théories linguistiques modernes et contemporaines, mes recherches portent spécifiquement sur des problèmes de sémantique et de lexicologie selon trois perspectives principales : (i) les modèles du lexique et les problèmes de la signification en synchronie et en diachronie en lien avec la théorie générale du langage (changement linguistique ;  théories de la définition ; typologie lexicale ; combinatoire lexicale ; construction de la référence ; phénomènes de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vagueness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, polysémie, ambiguïté ; modèles de la compétence lexicale) ; (ii) la grammatisation des langues de l’aire romane (dictionnaires, grammaires, et autres genres) et l’émergence des métalangages ; (iii) l’invention des traditions et la vulnérabilité des patrimoines linguistiques en lien avec la diachronie des langues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre titulaire de l’UR 4283 CERCLL (Centre d'Études des Relations Linguistiques et Littéraires) depuis 2012, j’ai co-fondé l’équipe PraLing (Pratiques Linguistique : systèmes, institutions, transmissions), que je dirige depuis 2019. Je suis membre associée de l’UMR 7597 CNRS HTL (Histoire des Théories Linguistiques), Université Paris Cité depuis 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de thèses : 5 thèses en cours et 2 thèses soutenues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories linguistiques : histoire et épistémologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lexique : modèles, typologie, combinatoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sémantique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lexicologie et lexicographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traditions grammaticales et métalangages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diachronie des langues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités à l'Université de Picardie Jules Verne, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches (Université Sorbonne Nouvelle - Paris 3, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à l'Université de Picardie Jules Verne (2012-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER à l’Université Sorbonne Nouvelle – Paris 3 (ILPGA, 2009-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteure en sciences du langage (Université Sorbonne Nouvelle - Paris 3, 2010)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégation et CAPES externes d'italien (2007-2008)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire : un terrain pour l'enquête sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier, création et métacréation, avec une postface de Jacques Dürrenmatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.395, 2021, Études romantiques et dix-neuviémistes, Pierre Glaudes, 978-2-406-09212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.366, 2020, ISBN : 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sens en partage. Dictionnaires et théories du sens. XIXe-XXe siècles, avec une préface de Tullio De Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions, pp.395, 2016, Bernard Colombat, Cécile Van den Avenne, 978-2-84788-852-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria del linguaggio e storiografia linguistica in Tullio De Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blityri : Studi di storia delle idee sui segni e le lingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (I), pp.187-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« John E. JOSEPH, Saussure, Oxford & New York, Oxford University Press, 2012, 780 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chidichimo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bally et la synonymie, ou “la communauté d’usage” d’abord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La synonymie : représentations et applications, 178 (2), pp.195-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique italienne des années 1970-1990 à travers l’action de Tullio De Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de HEL : supplément électronique à la revue Histoire Épistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique italienne des années 1970-1990 à travers l'action de Tullio de Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wendy AYRES-BENNETT, Magali SEIJIDO, Remarques et observations sur la langue française. Histoire et évolution d’un genre, Paris, Classiques Garnier, 2011, 348 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storicità del fatto linguistico tra teoria semantica e descrizione lessicografica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di italianistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.154-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La svolta lessicografica di Tullio De Mauro e i dizionari contemporanei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques Italiennes (En ligne) [édition web, n°1 2002- ]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Claudio MARAZZINI, L’ordine delle parole. Storia di vocabolari italiani, Bologne, Il Mulino, 2009, 490 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens en partage : outils linguistiques et approches théoriques de la signification (fin XIXe -XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bernard COLOMBAT, Jean-Marie FOURNIER, Christian PUECH, Histoire des idées sur le langage et les langues, Paris, Klincksieck, 2010, 277 p. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation entre histoire et état de langue dans la lexicographie française de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de recherche en linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.12-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une typologie scalaire des définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Montagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de la définition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, série « Rhétorique, stylistique, sémiotique », Classiques Garnier, pp. 43-62., 2022, ISBN 978-2-406-13534-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bisconti, M.-F. Melmoux-Montaubin (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-25, 2021, Études romantiques et dix-neuviémistes, 978-2-406-09212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Christian Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Curea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana De Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Examen critique des dictionnaires : un chaînon manquant entre remarques sur la langue et lexicographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bisconti, M.-F. Melmoux-Montaubin (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.151-176, 2021, Études romantiques et dix-neuviémistes, 978-2-406-09212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la diachronie au XIXe siècle : quels usages de la langue du XVIe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Ch. Monferran (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle, lecteur du XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.389-417, 2020, Études et essais sur la Renaissance, 978-2-406-10174-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal, Darmesteter et Saussure sur la nature du changement linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-139, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du noème à l’entrée lexicale : sémantique, sémiotique et lexicographie chez Tullio De Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Escudé, M. Arabyan, J.-P. Bronckart (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues dans la vie. Hommage à Tullio De Mauro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.77-90, 2020, 978-2-35935-278-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à Bisconti Valentina, Curea Anamaria, De Angelis Rossana (éds), Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana De Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamaria Curea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-11, 2020, 978-2-37906-030-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique en question : Saussure et les partages traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Forel, Th. Robert (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferdinand de Saussure, une source d’inspiration encore intacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métis Presses, pp.249-273, 2017, 978-2-940563-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue française et son histoire dans les dictionnaires du XIXe siècle. Comment évaluer les méthodes du passé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W. Ayres-Bennett et T. Rainsford (éds),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire du français : état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Classiques Garnier, pp.233-251, 2014, 978-2-8124-2984-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques représentations de la Romania dans les discours savants français et italiens de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.-M. Chabrolle-Cerretini (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romania : réalité(s) et concept(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.175-192, 2013, 978-2-35935-059-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïté, vague et tutti quanti. Les effets de l’indétermination sémantique sur la construction de la référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiguïté / Ambivalence (syntaxique, sémantique, énonciative) en linguistique, Congrès international de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Babel (EA 2649); Association des Linguistes Anglicistes de l’Enseignement Supérieur (ALAES), Nov 2025, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la diachronie des langues à travers l’humain : le cas de la sémantique de la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalismes linguistiques, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Université de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une typologie scalaire des définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique de la définition : formes, textes, discours, Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CNRS BCL/UMR 7320, Oct 2022, Université de Nice Côte d’Azur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasard et langue : ce qu’en disent les théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco La Mantia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du hasard. Imaginaires du hasard et de la contingence en Occident. Figures of Chance/Imagining Chance and Contingency in the West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès ALEA III - PRC-ANR-ALEA Meeting, Jun 2022, École des Hautes Études en Sciences Sociales, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dal tratto al sema. Strumenti di analisi nelle semantiche strutturali della seconda metà del Novecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso di Storia delle idee linguistiche e semiotiche, Primo Congresso CISPELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratorio di Storia delle Idee Linguistiche (LabSil), Sep 2018, Uinversità di Roma La Sapienza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la langue et historicité de la doctrine linguistique chez Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques, Congrès international de la SHESL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Histoire et d’Épistémologie des Sciences du Langage (SHESL), Société Internationale de Diachronie du Français (SIDF),UMR 7597/HTL et Groupe d’Études en Histoire de la Langue Française (GEHLF/STIH, U. Paris-Sorbonne), Jan 2016, Université Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remarques dans la lexicographie générale française du XIXe siècle : un genre dans un genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicology and Lexicography. Historiographical Approaches. Colloquium of the Henry Sweet Society of Linguistic Ideas 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Henry Sweet Society, Sep 2015, Gargnano del Garda Universita Degli Studi di Milano, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique et les modèles théoriques de la temporalité au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire du français : nouvelles approches, nouveaux terrains, nouveaux traitements, Deuxième Colloque International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIDF (Société Internationale de Diachronie du Français), Jan 2014, Murray Edwards College, Université Cambridge (UK), Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologie et néologisme au XIXe siècle : une recomposition progressive de la dichotomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarga Moussa, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La synonymie dans la seconde moitié du XIXe siècle : description, pédagogie et théorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2012 - 3e Congrès Mondial de Linguistique Française, organisé par l’Institut de Linguistique Française (CNRS, FR 2393)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. 1, EDP Sciences, pp.707-721, 2012, Actes du CMLF 2012 - 3e Congrès Mondial de Linguistique Française, organisé par l’Institut de Linguistique Française (CNRS, FR 2393)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mantia Francesco, Pour se faire langage. Lexique de la linguistique d’Antoine Culioli, Louvain-la-Neuve, Éditions Academia, coll. « Sciences du Langage », p. 57-207.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolo La Mantia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la langue françoise de l’abbé Pierre-Joseph Thoulier d’Olivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bisconti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition électronique parue dans le « Corpus des remarques sur la langue française (XVIIIe siècle) », dirigée par Wendy Ayres-Bennett, éditions Classiques Garnier Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valentina Bisconti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeure des universités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">valentina-bisconti</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-5559-4887</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">180872761</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Linguiste romaniste, spécialiste d’histoire et épistémologie des théories linguistiques modernes et contemporaines, mes recherches portent spécifiquement sur des problèmes de sémantique et de lexicologie selon trois perspectives principales : (i) les modèles du lexique et les problèmes de la signification en synchronie et en diachronie en lien avec la théorie générale du langage (changement linguistique ;  théories de la définition ; typologie lexicale ; combinatoire lexicale ; construction de la référence ; phénomènes de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vagueness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, polysémie, ambiguïté ; modèles de la compétence lexicale) ; (ii) la grammatisation des langues de l’aire romane (dictionnaires, grammaires, et autres genres) et l’émergence des métalangages ; (iii) l’invention des traditions et la vulnérabilité des patrimoines linguistiques en lien avec la diachronie des langues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre titulaire de l’UR 4283 CERCLL (Centre d'Études des Relations Linguistiques et Littéraires) depuis 2012, j’ai co-fondé l’équipe PraLing (Pratiques Linguistique : systèmes, institutions, transmissions), que je dirige depuis 2019. Je suis membre associée de l’UMR 7597 CNRS HTL (Histoire des Théories Linguistiques), Université Paris Cité depuis 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Direction de thèses : 5 thèses en cours et 2 thèses soutenues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domaines de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Théories linguistiques : histoire et épistémologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lexique : modèles, typologie, combinatoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sémantique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lexicologie et lexicographie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Traditions grammaticales et métalangages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Diachronie des langues</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parcours académique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Professeure des universités à l'Université de Picardie Jules Verne, 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Habilitation à diriger des recherches (Université Sorbonne Nouvelle - Paris 3, 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maître de conférences à l'Université de Picardie Jules Verne (2012-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATER à l’Université Sorbonne Nouvelle – Paris 3 (ILPGA, 2009-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Docteure en sciences du langage (Université Sorbonne Nouvelle - Paris 3, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Agrégation et CAPES externes d'italien (2007-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire : un terrain pour l'enquête sociolinguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nodier, création et métacréation, avec une postface de Jacques Dürrenmatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.395, 2021, Études romantiques et dix-neuviémistes, Pierre Glaudes, 978-2-406-09212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.366, 2020, ISBN : 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sens en partage. Dictionnaires et théories du sens. XIXe-XXe siècles, avec une préface de Tullio De Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, pp.395, 2016, Bernard Colombat, Cécile Van den Avenne, 978-2-84788-852-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teoria del linguaggio e storiografia linguistica in Tullio De Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blityri : Studi di storia delle idee sui segni e le lingue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (I), pp.187-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« John E. JOSEPH, Saussure, Oxford; New York, Oxford University Press, 2012, 780 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Chidichimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bally et la synonymie, ou “la communauté d’usage” d’abord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La synonymie : représentations et applications, 178 (2), pp.195-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique italienne des années 1970-1990 à travers l’action de Tullio De Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers de HEL : supplément électronique à la revue Histoire Épistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique italienne des années 1970-1990 à travers l'action de Tullio de Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Wendy AYRES-BENNETT, Magali SEIJIDO, Remarques et observations sur la langue française. Histoire et évolution d’un genre, Paris, Classiques Garnier, 2011, 348 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La storicità del fatto linguistico tra teoria semantica e descrizione lessicografica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di italianistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.154-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La svolta lessicografica di Tullio De Mauro e i dizionari contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques Italiennes (En ligne) [édition web, n°1 2002- ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens en partage : outils linguistiques et approches théoriques de la signification (fin XIXe -XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.159-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Claudio MARAZZINI, L’ordine delle parole. Storia di vocabolari italiani, Bologne, Il Mulino, 2009, 490 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bernard COLOMBAT, Jean-Marie FOURNIER, Christian PUECH, Histoire des idées sur le langage et les langues, Paris, Klincksieck, 2010, 277 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation entre histoire et état de langue dans la lexicographie française de la seconde moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.12-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbres, cycles, fossiles : modèles pour la diachronie des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Grall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’arbre, le buisson et la toile : du vivant et des formes entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-255, 2026, 978-2-88981-088-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasard et langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco La Mantia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat; Anne-Gaëlle Weber; Fiona McIntosh-Varjabédian; Alison James. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Hasard. Littérature, Arts, Sciences, Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.659-699, 2025, 978-2-271-14455-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une typologie scalaire des définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Montagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégies de la définition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, série « Rhétorique, stylistique, sémiotique », Classiques Garnier, pp. 43-62., 2022, ISBN 978-2-406-13534-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, M.-F. Melmoux-Montaubin (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-25, 2021, Études romantiques et dix-neuviémistes, 978-2-406-09212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Examen critique des dictionnaires : un chaînon manquant entre remarques sur la langue et lexicographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, M.-F. Melmoux-Montaubin (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.151-176, 2021, Études romantiques et dix-neuviémistes, 978-2-406-09212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du noème à l’entrée lexicale : sémantique, sémiotique et lexicographie chez Tullio De Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Escudé, M. Arabyan, J.-P. Bronckart (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues dans la vie. Hommage à Tullio De Mauro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.77-90, 2020, 978-2-35935-278-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la diachronie au XIXe siècle : quels usages de la langue du XVIe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-Ch. Monferran (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle, lecteur du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.389-417, 2020, Études et essais sur la Renaissance, 978-2-406-10174-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréal, Darmesteter et Saussure sur la nature du changement linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-139, 2020, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Bisconti Valentina, Curea Anamaria, De Angelis Rossana (éds), Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique en question : Saussure et les partages traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Forel, Th. Robert (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferdinand de Saussure, une source d’inspiration encore intacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métis Presses, pp.249-273, 2017, 978-2-940563-15-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue française et son histoire dans les dictionnaires du XIXe siècle. Comment évaluer les méthodes du passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Ayres-Bennett et T. Rainsford (éds),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire du français : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Classiques Garnier, pp.233-251, 2014, 978-2-8124-2984-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques représentations de la Romania dans les discours savants français et italiens de la seconde moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-M. Chabrolle-Cerretini (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania : réalité(s) et concept(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.175-192, 2013, 978-2-35935-059-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguïté, vague et tutti quanti. Les effets de l’indétermination sémantique sur la construction de la référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ambiguïté / Ambivalence (syntaxique, sémantique, énonciative) en linguistique, Congrès international de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Babel (EA 2649); Association des Linguistes Anglicistes de l’Enseignement Supérieur (ALAES), Nov 2025, Université de Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la diachronie des langues à travers l’humain : le cas de la sémantique de la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitalismes linguistiques, Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Université de Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une typologie scalaire des définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique de la définition : formes, textes, discours, Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CNRS BCL/UMR 7320, Oct 2022, Université de Nice Côte d’Azur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasard et langue : ce qu’en disent les théories linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco La Mantia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du hasard. Imaginaires du hasard et de la contingence en Occident. Figures of Chance/Imagining Chance and Contingency in the West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès ALEA III - PRC-ANR-ALEA Meeting, Jun 2022, École des Hautes Études en Sciences Sociales, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal tratto al sema. Strumenti di analisi nelle semantiche strutturali della seconda metà del Novecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso di Storia delle idee linguistiche e semiotiche, Primo Congresso CISPELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratorio di Storia delle Idee Linguistiche (LabSil), Sep 2018, Uinversità di Roma La Sapienza, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la langue et historicité de la doctrine linguistique chez Charles Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques, Congrès international de la SHESL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Histoire et d’Épistémologie des Sciences du Langage (SHESL), Société Internationale de Diachronie du Français (SIDF),UMR 7597/HTL et Groupe d’Études en Histoire de la Langue Française (GEHLF/STIH, U. Paris-Sorbonne), Jan 2016, Université Paris Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les remarques dans la lexicographie générale française du XIXe siècle : un genre dans un genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexicology and Lexicography. Historiographical Approaches. Colloquium of the Henry Sweet Society of Linguistic Ideas 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Henry Sweet Society, Sep 2015, Gargnano del Garda Universita Degli Studi di Milano, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies de la lexicologie dans les années 1950-1960. Les théorisations structuralistes de la signification lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on the History of the Language Sciences, ICHoLS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTAD, Aug 2014, Vila Real (UTAD), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement linguistique et les modèles théoriques de la temporalité au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Histoire du français : nouvelles approches, nouveaux terrains, nouveaux traitements, Deuxième Colloque International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIDF (Société Internationale de Diachronie du Français), Jan 2014, Murray Edwards College, Université Cambridge (UK), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique éducative en tant que linguistique d’intervention : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistiques d’intervention. Des usages socio-politiques des savoirs sur le langage et les langues, colloque international annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHESL, Société d'Histoire et Epistémologie des Sciences du Langage, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néologie et néologisme au XIXe siècle : une recomposition progressive de la dichotomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle et ses langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarga Moussa, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néologie et néologisme au XIXe siècle : entre lexicographie, linguistique générale et sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle et ses langues, Ve congrès international des études romantiques et dix-neuviémistes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études romantiques et dix-neuviémistes, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la Romania chez les philologues et les lexicographes du XIXe siècle : entre identité et rivalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania : réalité(s) et concept(s), colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy 2, Equipe Romania, Oct 2011, Nancy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dictionnaire entre lexicographie et sémantique. Histoire d’une querelle : les années 1950-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on the History of the Language Sciences, ICHoLS XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Pétersbourg (Russie); 2011-08-28, Aug 2011, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue française dans les dictionnaires du XIXe siècle. Comment évaluer les méthodes du passé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire du français : état des lieux et perspectives, colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIDF (Société Internationale de Diachronie du Français) et le laboratoire ATILF/CNRS, Sep 2011, Nancy (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La synonymie dans la seconde moitié du XIXe siècle : description, pédagogie et théorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMLF 2012 - 3e Congrès Mondial de Linguistique Française, organisé par l’Institut de Linguistique Française (CNRS, FR 2393)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. 1, EDP Sciences, pp.707-721, 2012, Actes du CMLF 2012 - 3e Congrès Mondial de Linguistique Française, organisé par l’Institut de Linguistique Française (CNRS, FR 2393)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mantia Francesco, Pour se faire langage. Lexique de la linguistique d’Antoine Culioli, Louvain-la-Neuve, Éditions Academia, coll. « Sciences du Langage », p. 57-207.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la langue françoise de l’abbé Pierre-Joseph Thoulier d’Olivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édition électronique parue dans le « Corpus des remarques sur la langue française (XVIIIe siècle) », dirigée par Wendy Ayres-Bennett, éditions Classiques Garnier Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +4277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50E4F449"/>
+    <w:nsid w:val="298D629A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +4425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EAE5B988"/>
+    <w:nsid w:val="DF9E36BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14F8F69B"/>
+    <w:nsid w:val="890A6F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-bisconti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5559-4887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180872761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chidichimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061276v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-bisconti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5559-4887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180872761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chidichimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>