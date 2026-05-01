--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1315,169 +1315,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens en partage : outils linguistiques et approches théoriques de la signification (fin XIXe -XXe siècle)</w:t>
+                <w:t xml:space="preserve">« Claudio MARAZZINI, L’ordine delle parole. Storia di vocabolari italiani, Bologne, Il Mulino, 2009, 490 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 64, pp.159-170</w:t>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00735086v1</w:t>
+                <w:t xml:space="preserve">hal-04059980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Claudio MARAZZINI, L’ordine delle parole. Storia di vocabolari italiani, Bologne, Il Mulino, 2009, 490 p. »</w:t>
+                <w:t xml:space="preserve">Le sens en partage : outils linguistiques et approches théoriques de la signification (fin XIXe -XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059980v1</w:t>
+                <w:t xml:space="preserve">halshs-00735086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bernard COLOMBAT, Jean-Marie FOURNIER, Christian PUECH, Histoire des idées sur le langage et les langues, Paris, Klincksieck, 2010, 277 p. »</w:t>
               </w:r>
@@ -1902,195 +1902,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie de Christian Puech</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, M.-F. Melmoux-Montaubin (éds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t>
+              <w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-25, 2021, Études romantiques et dix-neuviémistes, 978-2-406-09212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020314v1</w:t>
+                <w:t xml:space="preserve">hal-03621129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Bibliographie de Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Nodier, création et métacréation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-25, 2021, Études romantiques et dix-neuviémistes, 978-2-406-09212-4</w:t>
+              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621129v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Examen critique des dictionnaires : un chaînon manquant entre remarques sur la langue et lexicographie</w:t>
               </w:r>
@@ -2143,375 +2143,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du noème à l’entrée lexicale : sémantique, sémiotique et lexicographie chez Tullio De Mauro</w:t>
+                <w:t xml:space="preserve">La construction de la diachronie au XIXe siècle : quels usages de la langue du XVIe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Escudé, M. Arabyan, J.-P. Bronckart (éds). </w:t>
+              <w:t xml:space="preserve">J.-Ch. Monferran (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les langues dans la vie. Hommage à Tullio De Mauro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.77-90, 2020, 978-2-35935-278-8</w:t>
+              <w:t xml:space="preserve">Le XIXe siècle, lecteur du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.389-417, 2020, Études et essais sur la Renaissance, 978-2-406-10174-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621131v1</w:t>
+                <w:t xml:space="preserve">hal-03621130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Bréal, Darmesteter et Saussure sur la nature du changement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-139, 2020, 978-2-37906-030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621127v1</w:t>
+                <w:t xml:space="preserve">hal-03621126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la diachronie au XIXe siècle : quels usages de la langue du XVIe ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J.-Ch. Monferran (éd.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le XIXe siècle, lecteur du XVIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.389-417, 2020, Études et essais sur la Renaissance, 978-2-406-10174-1</w:t>
+              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621130v1</w:t>
+                <w:t xml:space="preserve">hal-03621127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bréal, Darmesteter et Saussure sur la nature du changement linguistique</w:t>
+                <w:t xml:space="preserve">Du noème à l’entrée lexicale : sémantique, sémiotique et lexicographie chez Tullio De Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
+              <w:t xml:space="preserve">P. Escudé, M. Arabyan, J.-P. Bronckart (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.127-139, 2020, 978-2-37906-030-4</w:t>
+              <w:t xml:space="preserve">Les langues dans la vie. Hommage à Tullio De Mauro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.77-90, 2020, 978-2-35935-278-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621126v1</w:t>
+                <w:t xml:space="preserve">hal-03621131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Bisconti Valentina, Curea Anamaria, De Angelis Rossana (éds), Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="298D629A"/>
+    <w:nsid w:val="C512AE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4425,51 +4425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DF9E36BE"/>
+    <w:nsid w:val="C0E1758A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="890A6F09"/>
+    <w:nsid w:val="21809D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4810,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-bisconti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5559-4887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180872761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chidichimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-bisconti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5559-4887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180872761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chidichimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>