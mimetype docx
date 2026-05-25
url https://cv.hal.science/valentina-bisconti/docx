--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -4277,51 +4277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C512AE33"/>
+    <w:nsid w:val="E22D63B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4425,51 +4425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C0E1758A"/>
+    <w:nsid w:val="11FEC00D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21809D7A"/>
+    <w:nsid w:val="2442FCCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>