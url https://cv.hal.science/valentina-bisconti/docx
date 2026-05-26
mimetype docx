--- v3 (2026-05-25)
+++ v4 (2026-05-26)
@@ -2289,199 +2289,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Du noème à l’entrée lexicale : sémantique, sémiotique et lexicographie chez Tullio De Mauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Escudé, M. Arabyan, J.-P. Bronckart (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+              <w:t xml:space="preserve">Les langues dans la vie. Hommage à Tullio De Mauro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.77-90, 2020, 978-2-35935-278-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621127v1</w:t>
+                <w:t xml:space="preserve">hal-03621131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du noème à l’entrée lexicale : sémantique, sémiotique et lexicographie chez Tullio De Mauro</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Escudé, M. Arabyan, J.-P. Bronckart (éds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les langues dans la vie. Hommage à Tullio De Mauro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.77-90, 2020, 978-2-35935-278-8</w:t>
+              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621131v1</w:t>
+                <w:t xml:space="preserve">hal-03621127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à Bisconti Valentina, Curea Anamaria, De Angelis Rossana (éds), Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
               </w:r>
@@ -4277,51 +4277,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E22D63B4"/>
+    <w:nsid w:val="71040932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4425,51 +4425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11FEC00D"/>
+    <w:nsid w:val="EC5904E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2442FCCE"/>
+    <w:nsid w:val="E5D41880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4810,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-bisconti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5559-4887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180872761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chidichimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentina-bisconti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5559-4887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180872761" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616785v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chidichimo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academicpress.ch/fr/cultures-et-ecologies/161-larbre-et-la-toile-du-vivant-et-des-formes-a-la-lumiere-de-la-transdiscipline.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Simone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco La Mantia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89167" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628239v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>