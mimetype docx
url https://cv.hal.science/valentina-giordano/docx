--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Giordano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Valentina GIORDANO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gender F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on 23/09/1977- Nationality : Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Information :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Home address : 4 rue Santos Dumont, 69008 Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal Telephone : 0033 6 33 57 90 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office telephone : 0033 4 72 43 10 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentina.giordano@univ-lyon1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Credentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD since 24/02/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profession : Scientist CRNS at Institut Lumière Matière – UMR 5306 – Université Lyon 1 - Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8152-8576 - h-index 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Work Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- Scientist CNRS at Institut Lumière Matière Université de Lyon 1, Lyon, France in the (Nano)materials for Energy group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Scientific Collaborator for ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Beamline Scientist on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 Post Doc on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD : 2006,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thesis in collaboration between Université Pierre et Marie Curie, Paris, France and European Laboratory of Non-Linear Spectroscopy, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities and management of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the national committee for the section 5 of the CNRS (recruitment and evaluation of scientists) September 2016-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- member of the Coordination Scientifique et Administrative (CSA) for section 5 of GDR NAME 2019-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chairwoman for the C12 Panel committee of ESRF, for proposal screening and aceptance (2015-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Evaluator for European Commission (Marie-Curie fellowships), ANR (Agence Nationale de Recherche), Conicyt (funding program in Chile), Labex Matisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Referee for Nature, Physical Review, Journal of Physics and Chemistry of Solids, High Pressure Research, Science, Journal of Physical Chemistry..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the international scientific program committee of the Liquid and Amorphous Metals conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching and Supervising 2014-2019:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Long terme TP, Grenoble-INP Phelma, master international FAME (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Classes for PhD students : The physics of glasses, University of Chile (Santiago, Chile) (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Supervisor for several L3, M1 et M2 trainees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis supervisor : A. Tlili (ILM/Lamcos) (2014-2017), M. Hadi (ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis co-supervisor : H. Luo (Lamcos/ILM)(2017-2020), S. Turner (SImap,ILL,ILM) (2018-2021), M. Tommelleri (CEA-STMicroelectronics-ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation to the organisation of conferences, workshops:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Local organization committee member for: international workshop C-Mac Days, Grenoble (2015); international Conference EHPRG (European High Pressure Research Group), Lyon (2014); Thermoelectricity school, Annecy (2014) ; GDR Thermoelectricity meeting, Lyon (2012) ; Science Days of ESRF (2010) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chair for the organization of LAM-17 2019 in Lyon ; Co-founder and co-chair for the international workshop Phonon Lifetime in complex systems: measurement and interpretation, Lyon 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee for the Nanothermal session at C’Nano 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee if the “Son et Lumière” Physics School at Les Houches 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED TALKS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the GDR Mephy workshop “Mesures des propriétés Mécaniques aux Echelles Ultimes “, Paris(France) : “Inelastic Scattering techniques to probe microscopic elastic properties”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the ICTP conference on nanophononics, Trieste (Italy): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the EMRS Spring Meeting, Symposium I “Recent developments in thermoelectric materials and applications”, Nice (France):”A microscopic understanding of thermal engineering in nanocomposites for thermoelectric applications”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the 25th International Congress on Glass (ICG 2019), June 2918, Boston (US): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport ”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Invited talk at Phonons & PTES 2018, Nanjing (China): “A microscopic insight onto phonon dynamics and thermal transport in amorphous/nanocrystalline composites”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: SFP Semi-Pleniere (Grenoble, France) : “A microscopic insight onto phonon dynamics and thermal transport in disordered systems”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Invited talk at EMN Metallic Glasses Meeting (Berlin, Germany): “Thermal transport properties in amorphous/nanocrystalline metallic composites: a microscopic insight”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: Invited talk the the User Meeting of ESRF, workshop on dynamics in complex materials, Grenoble (France): “Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Invited talk at the Workshop on Resonant Ultrasound Spectroscopy, Santiago (Chile)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: 11èmes Journées de la Matière Condensée, Strasbourg (France). – Invited talk “Structure and dynamics of condensed matter at high pressure by high resolution inelastic x ray scattering”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Invited Talk at the 2010 GRC on Research at High Pressure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">March 2019: “Inelastic x-ray and neutron scattering for investigating phonon dynamics and thermal transport” at “Son et Lumiere” Les Houches school</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 2017: “Vibrational properties of disordered systems: The experimental point of view” at the “Phonon: Wave Phenomena and Phonon Thermal Transport”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invited visitor scientist at University of Chile (Santiago) 03-14/01/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometry : 58 publications, h-index 22 from google scholar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (30), pp.15016-15024. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuko Mthwesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyiku Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1317. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45571-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-like phonon dynamics and thermal transport in a GeTe nanocomposite at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (26), pp.2310209. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-C/GeTe superlattices: Effect of interfacial impedance adaptation modeling on the thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (18), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the lattice dynamics of cubic yttria-stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ben-Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of chalcogenide phase-change materials: from C-doping of thin films to advanced multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC03567G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Candolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.106487. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Sidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7509. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35125-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model reproducing the multiple frequency crossovers in acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 583, pp.121472. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal conductivity in PECVD SiN x at high temperature: the thermal signature of an on-going irreversible modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Nanocomposites for Low Power Phase‐Change Memory: GeTe/C Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Térébénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9), pp.2200054. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202200054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a fractal shape of the inclusions on acoustic attenuation in a nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.081109. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D’esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature and mode polarization on the acoustic phonon range in complex crystalline phases: A case study on intermetallic clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.013021. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum constitutive laws to describe acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schirmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the thermal stability limit of chalcogenide Phase‐Change Materials for high‐Temperature applications in GeSe$_{1−x}$ Te$_x$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Farjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2000451. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202000451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalies in glasses: Elastic string theory understanding of the cases of glycerol and silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (17), pp.174311. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mihalkovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and anticipation of the Ioffe-Regel crossover in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (44), pp.21502-21512. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR03952J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Transport in a 2D Nanophononic Solid: Role of bi-Phasic Materials Properties on Acoustic Attenuation and Thermal Diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.1471. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lattice thermal conductivity in thermoelectric clathrates: A density functional theory study on binary Si-based type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.014304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Paloura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (46), pp.21732-21741. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagative and diffusive regimes of acoustic damping in bulk amorphous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Parshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.023005. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.023005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Aging in Ultrastable Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luttich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.135504. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.135504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -J. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.491. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 8 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. L. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.3711-3717. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nontrivial wave-vector dependence of the elastic modulus of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.144204. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.144204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline inclusions as a low-pass filter for thermal transport in a -Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (9), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic Damping of Terahertz Acoustic Waves in a Network Glass and Its Effect on the Density of Vibrational States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dal Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.125502. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.125502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical properties of Mg65Cu25Y10 metallic glasses studied by in situ high energy X-ray diffraction and time resolved X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S45-S50. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-field excitations in NiO under high pressure studied by resonant inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rintala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.135501. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/13/135501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (2), pp.025506. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.025506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale relaxation dynamics and aging in a metallic glass probed by X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (16), pp.165701. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of fivefold-coordinated Ge atoms in amorphous GeO2 under pressure using inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.134202. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the terahertz vibrations to the high temperature thermal conductivity of vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (33-35), pp.3915-3923. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802438192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.46002. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/46002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Roughening Transition in Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.165701. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting curve and fluid equation of state of carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.054504. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2215609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of high-pressure molecular phases of carbon dioxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Gorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Binia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.1067-1071. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2389013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWOE30 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy phonon dynamics and thermal transport in a GeTe-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Girona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of coherent interference on phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023 "Neutrons scattering in condensed matter physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon and the Importance of Hybridization on Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on "Exploration of Atomistic Disorder in Long-Range Ordered Systems and of Order in Disordered Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon/GeTe like Superlattices: a Simpliﬁed Atomistic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and Diffusion of excitation in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-Scale Relaxation Dynamics and Aging in a Metallic Glass Probed by X-Ray Photon Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International symposium on slow dynamics in complex systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sendai, Japan. pp.1518, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4794566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Dynamics of Liquids Through a Liquid-Liquid Transition: The Case of CS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Polymorphism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.101-112, 2013, 9781118453445. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118540350.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a partial nanocrystallization on the transport properties of a metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan of project &amp;quot;Multi-scale APproach for a microscopic underStanding of thermal transport in nanocomposites&amp;quot; ANR-20-CE05-0046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nanoscale heterogeneities on phonon dynamics and thermal transport : a microscopic understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université lyon 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05426606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Giordano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Valentina GIORDANO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gender F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on 23/09/1977- Nationality : Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Information :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Home address : 4 rue Santos Dumont, 69008 Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal Telephone : 0033 6 33 57 90 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office telephone : 0033 4 72 43 10 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentina.giordano@univ-lyon1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Credentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD since 24/02/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profession : Scientist CRNS at Institut Lumière Matière – UMR 5306 – Université Lyon 1 - Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8152-8576 - h-index 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Work Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- Scientist CNRS at Institut Lumière Matière Université de Lyon 1, Lyon, France in the (Nano)materials for Energy group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Scientific Collaborator for ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Beamline Scientist on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 Post Doc on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD : 2006,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thesis in collaboration between Université Pierre et Marie Curie, Paris, France and European Laboratory of Non-Linear Spectroscopy, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities and management of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the national committee for the section 5 of the CNRS (recruitment and evaluation of scientists) September 2016-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- member of the Coordination Scientifique et Administrative (CSA) for section 5 of GDR NAME 2019-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chairwoman for the C12 Panel committee of ESRF, for proposal screening and aceptance (2015-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Evaluator for European Commission (Marie-Curie fellowships), ANR (Agence Nationale de Recherche), Conicyt (funding program in Chile), Labex Matisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Referee for Nature, Physical Review, Journal of Physics and Chemistry of Solids, High Pressure Research, Science, Journal of Physical Chemistry..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the international scientific program committee of the Liquid and Amorphous Metals conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching and Supervising 2014-2019:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Long terme TP, Grenoble-INP Phelma, master international FAME (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Classes for PhD students : The physics of glasses, University of Chile (Santiago, Chile) (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Supervisor for several L3, M1 et M2 trainees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis supervisor : A. Tlili (ILM/Lamcos) (2014-2017), M. Hadi (ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis co-supervisor : H. Luo (Lamcos/ILM)(2017-2020), S. Turner (SImap,ILL,ILM) (2018-2021), M. Tommelleri (CEA-STMicroelectronics-ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation to the organisation of conferences, workshops:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Local organization committee member for: international workshop C-Mac Days, Grenoble (2015); international Conference EHPRG (European High Pressure Research Group), Lyon (2014); Thermoelectricity school, Annecy (2014) ; GDR Thermoelectricity meeting, Lyon (2012) ; Science Days of ESRF (2010) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chair for the organization of LAM-17 2019 in Lyon ; Co-founder and co-chair for the international workshop Phonon Lifetime in complex systems: measurement and interpretation, Lyon 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee for the Nanothermal session at C’Nano 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee if the “Son et Lumière” Physics School at Les Houches 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED TALKS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the GDR Mephy workshop “Mesures des propriétés Mécaniques aux Echelles Ultimes “, Paris(France) : “Inelastic Scattering techniques to probe microscopic elastic properties”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the ICTP conference on nanophononics, Trieste (Italy): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the EMRS Spring Meeting, Symposium I “Recent developments in thermoelectric materials and applications”, Nice (France):”A microscopic understanding of thermal engineering in nanocomposites for thermoelectric applications”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the 25th International Congress on Glass (ICG 2019), June 2918, Boston (US): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport ”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Invited talk at Phonons & PTES 2018, Nanjing (China): “A microscopic insight onto phonon dynamics and thermal transport in amorphous/nanocrystalline composites”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: SFP Semi-Pleniere (Grenoble, France) : “A microscopic insight onto phonon dynamics and thermal transport in disordered systems”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Invited talk at EMN Metallic Glasses Meeting (Berlin, Germany): “Thermal transport properties in amorphous/nanocrystalline metallic composites: a microscopic insight”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: Invited talk the the User Meeting of ESRF, workshop on dynamics in complex materials, Grenoble (France): “Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Invited talk at the Workshop on Resonant Ultrasound Spectroscopy, Santiago (Chile)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: 11èmes Journées de la Matière Condensée, Strasbourg (France). – Invited talk “Structure and dynamics of condensed matter at high pressure by high resolution inelastic x ray scattering”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Invited Talk at the 2010 GRC on Research at High Pressure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">March 2019: “Inelastic x-ray and neutron scattering for investigating phonon dynamics and thermal transport” at “Son et Lumiere” Les Houches school</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 2017: “Vibrational properties of disordered systems: The experimental point of view” at the “Phonon: Wave Phenomena and Phonon Thermal Transport”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invited visitor scientist at University of Chile (Santiago) 03-14/01/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometry : 58 publications, h-index 22 from google scholar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Vittucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Casto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (30), pp.15016-15024. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuko Mthwesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyiku Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1317. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45571-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-like phonon dynamics and thermal transport in a GeTe nanocomposite at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (26), pp.2310209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of chalcogenide phase-change materials: from C-doping of thin films to advanced multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC03567G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Candolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.106487. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-C/GeTe superlattices: Effect of interfacial impedance adaptation modeling on the thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (18), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the lattice dynamics of cubic yttria-stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ben-Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal conductivity in PECVD SiN x at high temperature: the thermal signature of an on-going irreversible modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101574. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model reproducing the multiple frequency crossovers in acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 583, pp.121472. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Sidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7509. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35125-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Nanocomposites for Low Power Phase‐Change Memory: GeTe/C Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Térébénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9), pp.2200054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202200054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature and mode polarization on the acoustic phonon range in complex crystalline phases: A case study on intermetallic clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.013021. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a fractal shape of the inclusions on acoustic attenuation in a nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.081109. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D’esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum constitutive laws to describe acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schirmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the thermal stability limit of chalcogenide Phase‐Change Materials for high‐Temperature applications in GeSe$_{1−x}$ Te$_x$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Farjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2000451. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202000451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalies in glasses: Elastic string theory understanding of the cases of glycerol and silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (17), pp.174311. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mihalkovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and anticipation of the Ioffe-Regel crossover in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (44), pp.21502-21512. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR03952J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Transport in a 2D Nanophononic Solid: Role of bi-Phasic Materials Properties on Acoustic Attenuation and Thermal Diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.1471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lattice thermal conductivity in thermoelectric clathrates: A density functional theory study on binary Si-based type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.014304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Paloura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (46), pp.21732-21741. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagative and diffusive regimes of acoustic damping in bulk amorphous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Parshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.023005. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.023005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Aging in Ultrastable Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luttich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.135504. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.135504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -J. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.491. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. L. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.3711-3717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nontrivial wave-vector dependence of the elastic modulus of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.144204. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.144204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 8 p. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline inclusions as a low-pass filter for thermal transport in a -Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (9), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic Damping of Terahertz Acoustic Waves in a Network Glass and Its Effect on the Density of Vibrational States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dal Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.125502. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.125502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical properties of Mg65Cu25Y10 metallic glasses studied by in situ high energy X-ray diffraction and time resolved X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S45-S50. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-field excitations in NiO under high pressure studied by resonant inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rintala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.135501. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/13/135501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (2), pp.025506. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.025506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of fivefold-coordinated Ge atoms in amorphous GeO2 under pressure using inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.134202. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale relaxation dynamics and aging in a metallic glass probed by X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (16), pp.165701. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the terahertz vibrations to the high temperature thermal conductivity of vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (33-35), pp.3915-3923. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802438192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Roughening Transition in Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.165701. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.46002. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/46002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of high-pressure molecular phases of carbon dioxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Gorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Binia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.1067-1071. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2389013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting curve and fluid equation of state of carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.054504. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2215609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWOE30 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy phonon dynamics and thermal transport in a GeTe-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Girona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of coherent interference on phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023 "Neutrons scattering in condensed matter physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon and the Importance of Hybridization on Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on "Exploration of Atomistic Disorder in Long-Range Ordered Systems and of Order in Disordered Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon/GeTe like Superlattices: a Simpliﬁed Atomistic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and Diffusion of excitation in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-Scale Relaxation Dynamics and Aging in a Metallic Glass Probed by X-Ray Photon Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International symposium on slow dynamics in complex systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sendai, Japan. pp.1518, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4794566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Dynamics of Liquids Through a Liquid-Liquid Transition: The Case of CS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Polymorphism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.101-112, 2013, 9781118453445. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118540350.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a partial nanocrystallization on the transport properties of a metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan of project &amp;quot;Multi-scale APproach for a microscopic underStanding of thermal transport in nanocomposites&amp;quot; ANR-20-CE05-0046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nanoscale heterogeneities on phonon dynamics and thermal transport : a microscopic understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université lyon 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05426606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B99FACF0"/>
+    <w:nsid w:val="AA5FB376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentina.giordano@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8152-8576%20-%20h-index%2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desmarchelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Turner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben-Mahfoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chahine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03567G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121472" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T&#233;r&#233;b&#233;nec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056496" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037216v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hippert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farjot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000451" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792331v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bianchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174311" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Tlili" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Beltukov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR03952J" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322462v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101471" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Beltukov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Parshin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luttich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pineda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zontone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.135504" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10344" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Baldi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.144204" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Damart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313478v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dal Maschio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.125502" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Erra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.162" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huotari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M Giordano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rintala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sahle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/13/135501" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Pineda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.165701" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fabiani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Fontana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802438192" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/46002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.165701" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215609" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Gorelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2389013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426556v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787370v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787015v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794566" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118540350.ch5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05426606v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentina.giordano@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8152-8576%20-%20h-index%2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chahine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03567G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desmarchelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Turner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben-Mahfoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T&#233;r&#233;b&#233;nec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056496" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hippert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792331v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bianchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174311" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Tlili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Beltukov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR03952J" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101471" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Beltukov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Parshin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luttich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pineda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zontone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.135504" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Baldi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.144204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10344" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Damart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dal Maschio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.125502" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Erra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.162" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huotari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rintala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sahle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/13/135501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743822v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Pineda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.165701" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fabiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Fontana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802438192" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.165701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/46002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Gorelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2389013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426556v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794566" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118540350.ch5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524072v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05426606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>