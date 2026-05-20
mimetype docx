--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Giordano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Valentina GIORDANO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gender F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on 23/09/1977- Nationality : Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Information :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Home address : 4 rue Santos Dumont, 69008 Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal Telephone : 0033 6 33 57 90 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office telephone : 0033 4 72 43 10 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentina.giordano@univ-lyon1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Credentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD since 24/02/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profession : Scientist CRNS at Institut Lumière Matière – UMR 5306 – Université Lyon 1 - Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8152-8576 - h-index 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Work Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- Scientist CNRS at Institut Lumière Matière Université de Lyon 1, Lyon, France in the (Nano)materials for Energy group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Scientific Collaborator for ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Beamline Scientist on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 Post Doc on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD : 2006,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thesis in collaboration between Université Pierre et Marie Curie, Paris, France and European Laboratory of Non-Linear Spectroscopy, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities and management of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the national committee for the section 5 of the CNRS (recruitment and evaluation of scientists) September 2016-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- member of the Coordination Scientifique et Administrative (CSA) for section 5 of GDR NAME 2019-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chairwoman for the C12 Panel committee of ESRF, for proposal screening and aceptance (2015-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Evaluator for European Commission (Marie-Curie fellowships), ANR (Agence Nationale de Recherche), Conicyt (funding program in Chile), Labex Matisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Referee for Nature, Physical Review, Journal of Physics and Chemistry of Solids, High Pressure Research, Science, Journal of Physical Chemistry..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the international scientific program committee of the Liquid and Amorphous Metals conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching and Supervising 2014-2019:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Long terme TP, Grenoble-INP Phelma, master international FAME (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Classes for PhD students : The physics of glasses, University of Chile (Santiago, Chile) (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Supervisor for several L3, M1 et M2 trainees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis supervisor : A. Tlili (ILM/Lamcos) (2014-2017), M. Hadi (ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis co-supervisor : H. Luo (Lamcos/ILM)(2017-2020), S. Turner (SImap,ILL,ILM) (2018-2021), M. Tommelleri (CEA-STMicroelectronics-ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation to the organisation of conferences, workshops:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Local organization committee member for: international workshop C-Mac Days, Grenoble (2015); international Conference EHPRG (European High Pressure Research Group), Lyon (2014); Thermoelectricity school, Annecy (2014) ; GDR Thermoelectricity meeting, Lyon (2012) ; Science Days of ESRF (2010) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chair for the organization of LAM-17 2019 in Lyon ; Co-founder and co-chair for the international workshop Phonon Lifetime in complex systems: measurement and interpretation, Lyon 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee for the Nanothermal session at C’Nano 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee if the “Son et Lumière” Physics School at Les Houches 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED TALKS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the GDR Mephy workshop “Mesures des propriétés Mécaniques aux Echelles Ultimes “, Paris(France) : “Inelastic Scattering techniques to probe microscopic elastic properties”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the ICTP conference on nanophononics, Trieste (Italy): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the EMRS Spring Meeting, Symposium I “Recent developments in thermoelectric materials and applications”, Nice (France):”A microscopic understanding of thermal engineering in nanocomposites for thermoelectric applications”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the 25th International Congress on Glass (ICG 2019), June 2918, Boston (US): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport ”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Invited talk at Phonons & PTES 2018, Nanjing (China): “A microscopic insight onto phonon dynamics and thermal transport in amorphous/nanocrystalline composites”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: SFP Semi-Pleniere (Grenoble, France) : “A microscopic insight onto phonon dynamics and thermal transport in disordered systems”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Invited talk at EMN Metallic Glasses Meeting (Berlin, Germany): “Thermal transport properties in amorphous/nanocrystalline metallic composites: a microscopic insight”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: Invited talk the the User Meeting of ESRF, workshop on dynamics in complex materials, Grenoble (France): “Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Invited talk at the Workshop on Resonant Ultrasound Spectroscopy, Santiago (Chile)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: 11èmes Journées de la Matière Condensée, Strasbourg (France). – Invited talk “Structure and dynamics of condensed matter at high pressure by high resolution inelastic x ray scattering”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Invited Talk at the 2010 GRC on Research at High Pressure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">March 2019: “Inelastic x-ray and neutron scattering for investigating phonon dynamics and thermal transport” at “Son et Lumiere” Les Houches school</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 2017: “Vibrational properties of disordered systems: The experimental point of view” at the “Phonon: Wave Phenomena and Phonon Thermal Transport”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invited visitor scientist at University of Chile (Santiago) 03-14/01/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometry : 58 publications, h-index 22 from google scholar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Vittucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Casto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (30), pp.15016-15024. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuko Mthwesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyiku Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1317. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45571-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-like phonon dynamics and thermal transport in a GeTe nanocomposite at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (26), pp.2310209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of chalcogenide phase-change materials: from C-doping of thin films to advanced multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC03567G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Candolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.106487. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-C/GeTe superlattices: Effect of interfacial impedance adaptation modeling on the thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (18), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the lattice dynamics of cubic yttria-stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ben-Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal conductivity in PECVD SiN x at high temperature: the thermal signature of an on-going irreversible modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101574. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model reproducing the multiple frequency crossovers in acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 583, pp.121472. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Sidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7509. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35125-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Nanocomposites for Low Power Phase‐Change Memory: GeTe/C Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Térébénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9), pp.2200054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202200054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature and mode polarization on the acoustic phonon range in complex crystalline phases: A case study on intermetallic clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.013021. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a fractal shape of the inclusions on acoustic attenuation in a nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.081109. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D’esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum constitutive laws to describe acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schirmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the thermal stability limit of chalcogenide Phase‐Change Materials for high‐Temperature applications in GeSe$_{1−x}$ Te$_x$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Farjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2000451. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202000451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalies in glasses: Elastic string theory understanding of the cases of glycerol and silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (17), pp.174311. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mihalkovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and anticipation of the Ioffe-Regel crossover in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (44), pp.21502-21512. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR03952J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Transport in a 2D Nanophononic Solid: Role of bi-Phasic Materials Properties on Acoustic Attenuation and Thermal Diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.1471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lattice thermal conductivity in thermoelectric clathrates: A density functional theory study on binary Si-based type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.014304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Paloura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (46), pp.21732-21741. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagative and diffusive regimes of acoustic damping in bulk amorphous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Parshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.023005. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.023005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Aging in Ultrastable Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luttich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.135504. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.135504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -J. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.491. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. L. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.3711-3717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nontrivial wave-vector dependence of the elastic modulus of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.144204. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.144204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 8 p. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline inclusions as a low-pass filter for thermal transport in a -Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (9), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic Damping of Terahertz Acoustic Waves in a Network Glass and Its Effect on the Density of Vibrational States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dal Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.125502. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.125502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical properties of Mg65Cu25Y10 metallic glasses studied by in situ high energy X-ray diffraction and time resolved X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S45-S50. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-field excitations in NiO under high pressure studied by resonant inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rintala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.135501. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/13/135501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (2), pp.025506. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.025506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of fivefold-coordinated Ge atoms in amorphous GeO2 under pressure using inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.134202. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale relaxation dynamics and aging in a metallic glass probed by X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (16), pp.165701. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the terahertz vibrations to the high temperature thermal conductivity of vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (33-35), pp.3915-3923. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802438192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Roughening Transition in Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.165701. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.46002. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/46002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of high-pressure molecular phases of carbon dioxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Gorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Binia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.1067-1071. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2389013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting curve and fluid equation of state of carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.054504. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2215609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWOE30 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy phonon dynamics and thermal transport in a GeTe-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Girona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of coherent interference on phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023 "Neutrons scattering in condensed matter physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon and the Importance of Hybridization on Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on "Exploration of Atomistic Disorder in Long-Range Ordered Systems and of Order in Disordered Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon/GeTe like Superlattices: a Simpliﬁed Atomistic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and Diffusion of excitation in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-Scale Relaxation Dynamics and Aging in a Metallic Glass Probed by X-Ray Photon Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International symposium on slow dynamics in complex systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sendai, Japan. pp.1518, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4794566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Dynamics of Liquids Through a Liquid-Liquid Transition: The Case of CS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Polymorphism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.101-112, 2013, 9781118453445. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118540350.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a partial nanocrystallization on the transport properties of a metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan of project &amp;quot;Multi-scale APproach for a microscopic underStanding of thermal transport in nanocomposites&amp;quot; ANR-20-CE05-0046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nanoscale heterogeneities on phonon dynamics and thermal transport : a microscopic understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université lyon 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05426606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Giordano </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Valentina GIORDANO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gender F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Born on 23/09/1977- Nationality : Italian</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact Information :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Home address : 4 rue Santos Dumont, 69008 Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal Telephone : 0033 6 33 57 90 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office telephone : 0033 4 72 43 10 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentina.giordano@univ-lyon1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Credentials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD since 24/02/2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profession : Scientist CRNS at Institut Lumière Matière – UMR 5306 – Université Lyon 1 - Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0001-8152-8576 - h-index 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Work Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011- Scientist CNRS at Institut Lumière Matière Université de Lyon 1, Lyon, France in the (Nano)materials for Energy group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014 Scientific Collaborator for ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2011 Beamline Scientist on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 Post Doc on the high resolution inelastic x ray scattering beamline ID16 at ESRF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD : 2006,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thesis in collaboration between Université Pierre et Marie Curie, Paris, France and European Laboratory of Non-Linear Spectroscopy, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilities and management of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the national committee for the section 5 of the CNRS (recruitment and evaluation of scientists) September 2016-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- member of the Coordination Scientifique et Administrative (CSA) for section 5 of GDR NAME 2019-present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chairwoman for the C12 Panel committee of ESRF, for proposal screening and aceptance (2015-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Evaluator for European Commission (Marie-Curie fellowships), ANR (Agence Nationale de Recherche), Conicyt (funding program in Chile), Labex Matisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Referee for Nature, Physical Review, Journal of Physics and Chemistry of Solids, High Pressure Research, Science, Journal of Physical Chemistry..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Member of the international scientific program committee of the Liquid and Amorphous Metals conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching and Supervising 2014-2019:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Long terme TP, Grenoble-INP Phelma, master international FAME (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Classes for PhD students : The physics of glasses, University of Chile (Santiago, Chile) (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Supervisor for several L3, M1 et M2 trainees</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis supervisor : A. Tlili (ILM/Lamcos) (2014-2017), M. Hadi (ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Thesis co-supervisor : H. Luo (Lamcos/ILM)(2017-2020), S. Turner (SImap,ILL,ILM) (2018-2021), M. Tommelleri (CEA-STMicroelectronics-ILM)(2019-2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation to the organisation of conferences, workshops:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Local organization committee member for: international workshop C-Mac Days, Grenoble (2015); international Conference EHPRG (European High Pressure Research Group), Lyon (2014); Thermoelectricity school, Annecy (2014) ; GDR Thermoelectricity meeting, Lyon (2012) ; Science Days of ESRF (2010) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Chair for the organization of LAM-17 2019 in Lyon ; Co-founder and co-chair for the international workshop Phonon Lifetime in complex systems: measurement and interpretation, Lyon 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee for the Nanothermal session at C’Nano 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Member of the Scientific Committee if the “Son et Lumière” Physics School at Les Houches 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVITED TALKS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the GDR Mephy workshop “Mesures des propriétés Mécaniques aux Echelles Ultimes “, Paris(France) : “Inelastic Scattering techniques to probe microscopic elastic properties”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the ICTP conference on nanophononics, Trieste (Italy): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the EMRS Spring Meeting, Symposium I “Recent developments in thermoelectric materials and applications”, Nice (France):”A microscopic understanding of thermal engineering in nanocomposites for thermoelectric applications”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019: Invited talk at the 25th International Congress on Glass (ICG 2019), June 2918, Boston (US): “From glasses to nanocomposites: the dramatic effect of elastic heterogeneities on phonon dynamics and thermal transport ”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Invited talk at Phonons & PTES 2018, Nanjing (China): “A microscopic insight onto phonon dynamics and thermal transport in amorphous/nanocrystalline composites”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: SFP Semi-Pleniere (Grenoble, France) : “A microscopic insight onto phonon dynamics and thermal transport in disordered systems”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: Invited talk at EMN Metallic Glasses Meeting (Berlin, Germany): “Thermal transport properties in amorphous/nanocrystalline metallic composites: a microscopic insight”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: Invited talk the the User Meeting of ESRF, workshop on dynamics in complex materials, Grenoble (France): “Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: Invited talk at the Workshop on Resonant Ultrasound Spectroscopy, Santiago (Chile)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011: 11èmes Journées de la Matière Condensée, Strasbourg (France). – Invited talk “Structure and dynamics of condensed matter at high pressure by high resolution inelastic x ray scattering”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Invited Talk at the 2010 GRC on Research at High Pressure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">March 2019: “Inelastic x-ray and neutron scattering for investigating phonon dynamics and thermal transport” at “Son et Lumiere” Les Houches school</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">September 2017: “Vibrational properties of disordered systems: The experimental point of view” at the “Phonon: Wave Phenomena and Phonon Thermal Transport”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invited visitor scientist at University of Chile (Santiago) 03-14/01/2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliometry : 58 publications, h-index 22 from google scholar</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Vittucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Casto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (30), pp.15016-15024. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastodynamic properties of embedded amorphous carbon layer in diamond investigated by surface Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuko Mthwesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyiku Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.111251. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mahonisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of echoes interference on phonon attenuation in a nanophononic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.1317. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-45571-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass-like phonon dynamics and thermal transport in a GeTe nanocomposite at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marcello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (26), pp.2310209. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202310209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of chalcogenide phase-change materials: from C-doping of thin films to advanced multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Chahine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.269-284. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC03567G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From phonons to the thermal properties of complex thermoelectric crystals: The case of type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Candolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.106487. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-C/GeTe superlattices: Effect of interfacial impedance adaptation modeling on the thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (18), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the lattice dynamics of cubic yttria-stabilized zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Ben-Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum model reproducing the multiple frequency crossovers in acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 583, pp.121472. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient thermal conductivity in PECVD SiN x at high temperature: the thermal signature of an on-going irreversible modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.101574. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a random solid solution: a lattice dynamics study on the high-entropy alloy FeCoCrMnNi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelby R Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Sidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.7509. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-35125-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Nanocomposites for Low Power Phase‐Change Memory: GeTe/C Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Térébénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9), pp.2200054. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202200054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature and mode polarization on the acoustic phonon range in complex crystalline phases: A case study on intermetallic clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourdarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.013021. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of a fractal shape of the inclusions on acoustic attenuation in a nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.081109. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0056496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Tuning of Electronic and Thermoelectric Properties by Epitaxial Strain in p-Type Sr-Doped LaCrO 3 Transparent Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D’esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (8), pp.3461-3471. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced phase space of heat-carrying acoustic phonons in single-crystalline InTe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Paul Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.043371. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound velocity and refractive index of pure N2 fluid and of equimolar N2 –CO2 fluid mixture up to 15 GPa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (11), pp.114503. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0021678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum constitutive laws to describe acoustic attenuation in glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schirmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.102.033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the thermal stability limit of chalcogenide Phase‐Change Materials for high‐Temperature applications in GeSe$_{1−x}$ Te$_x$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Tomelleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Hippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Farjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Licitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaxelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2000451. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202000451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalies in glasses: Elastic string theory understanding of the cases of glycerol and silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (17), pp.174311. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792331v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural complexity and disorder on lattice dynamics and thermal conductivity in the o- Al 13 Co 4 phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mihalkovič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (2), pp.024303. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.024303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and anticipation of the Ioffe-Regel crossover in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (44), pp.21502-21512. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR03952J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Transport in a 2D Nanophononic Solid: Role of bi-Phasic Materials Properties on Acoustic Attenuation and Thermal Diffusivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoming Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.1471. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding lattice thermal conductivity in thermoelectric clathrates: A density functional theory study on binary Si-based type-I clathrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (1), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.014304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Paloura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (46), pp.21732-21741. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagative and diffusive regimes of acoustic damping in bulk amorphous material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. M. Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Parshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.023005. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.023005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Aging in Ultrastable Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luttich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.135504. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.135504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -J. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of individual phonon lifetimes in the clathrate compound Ba$_{7.81}$Ge$_{40.67}$Au$_{5.33}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Duong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.491. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-00584-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and Synthesis of a Non-Zintl Silicon Clathrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. L. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.3711-3717. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nontrivial wave-vector dependence of the elastic modulus of glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.144204. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.144204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the structural arrangements responsible for the atomic dynamics in metallic glasses during physical aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, 8 p. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline inclusions as a low-pass filter for thermal transport in a -Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Damart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (9), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic Damping of Terahertz Acoustic Waves in a Network Glass and Its Effect on the Density of Vibrational States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dal Maschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.125502. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.125502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamical properties of Mg65Cu25Y10 metallic glasses studied by in situ high energy X-ray diffraction and time resolved X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Erra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S45-S50. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal-field excitations in NiO under high pressure studied by resonant inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huotari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Rintala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Sahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.135501. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/13/135501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Propagative Phonons in a Perfectly Crystalline Solid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Euchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina. M Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (2), pp.025506. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.025506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of fivefold-coordinated Ge atoms in amorphous GeO2 under pressure using inelastic x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.134202. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.134202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale relaxation dynamics and aging in a metallic glass probed by X-ray photon correlation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (16), pp.165701. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the terahertz vibrations to the high temperature thermal conductivity of vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (33-35), pp.3915-3923. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802438192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Roughening Transition in Carbon Dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99, pp.165701. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.165701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.46002. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/46002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared study of high-pressure molecular phases of carbon dioxide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Gorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Binia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.1067-1071. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2389013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting curve and fluid equation of state of carbon dioxide at high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Datchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125, pp.054504. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2215609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant tuning of transport properties and orbital switching by epitaxial strain in Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWOE30 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy phonon dynamics and thermal transport in a GeTe-based nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Girona, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of coherent interference on phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon dynamics in a nanophononic membrane of amorphous SiN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII conference on Phonon Scattering in Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FisMat-EPS 2023 "Neutrons scattering in condensed matter physics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon and the Importance of Hybridization on Thermal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Raty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the role of local disorder on phonon dynamics and thermal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant thermoelectric tuning by epitaxial strain of p‑type Sr-doped LaCrO3 transparent thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon behavior in a High-Entropy Alloy: unveiling the role of strong chemical disorder on phonon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on "Exploration of Atomistic Disorder in Long-Range Ordered Systems and of Order in Disordered Materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Carbon/GeTe like Superlattices: a Simpliﬁed Atomistic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning transport properties by epitaxial strain in p‑type Sr-doped LaCrO3 transparent thin films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop virtuel sur l’épitaxie des oxydes (EPIDOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning thermoelectric properties by epitaxial strain in p-type Sr-doped LaCrO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Fina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Japan-France virtual workshop on thermoelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-type thermoelectric LaCrO3-based epitaxial films grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de thermoélectricité 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation and Diffusion of excitation in amorphous/nanocrystalline composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Beltukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass (ICG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric perovskite-oxide epitaxial films grown by MBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benamrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-Scale Relaxation Dynamics and Aging in a Metallic Glass Probed by X-Ray Photon Correlation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Ruta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Cipelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International symposium on slow dynamics in complex systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sendai, Japan. pp.1518, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4794566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Dynamics of Liquids Through a Liquid-Liquid Transition: The Case of CS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Polymorphism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 152, pp.101-112, 2013, 9781118453445. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118540350.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of a partial nanocrystallization on the transport properties of a metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Plan of project &amp;quot;Multi-scale APproach for a microscopic underStanding of thermal transport in nanocomposites&amp;quot; ANR-20-CE05-0046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of nanoscale heterogeneities on phonon dynamics and thermal transport : a microscopic understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. M. Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université lyon 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05426606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA5FB376"/>
+    <w:nsid w:val="E0DF38E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentina.giordano@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8152-8576%20-%20h-index%2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chahine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03567G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desmarchelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Turner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben-Mahfoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T&#233;r&#233;b&#233;nec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056496" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hippert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792331v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bianchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174311" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Tlili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Beltukov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR03952J" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101471" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Beltukov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Parshin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luttich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pineda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zontone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.135504" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Baldi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.144204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10344" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Damart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dal Maschio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.125502" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Erra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.162" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huotari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rintala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sahle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/13/135501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743822v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Pineda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.165701" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fabiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Fontana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802438192" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.165701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/46002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Gorelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2389013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426556v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794566" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118540350.ch5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524072v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05426606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentina.giordano@univ-lyon1.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8152-8576%20-%20h-index%2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuko Mthwesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiku Mahonisi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoming Luo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45571-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tlili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310209" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chahine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC03567G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailhes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby R Turner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Lory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desmarchelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giordano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Turner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben-Mahfoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Boissieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdarot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.115401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121472" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pailh&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Debord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benamrouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35125-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien T&#233;r&#233;b&#233;nec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Castellani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailh&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdarot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056496" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Fina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#8217;esperonnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00425" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Paul Castellan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Datchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dewaele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0021678" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968765v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Schirmacher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.033003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037216v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hippert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Farjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaxelaire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202000451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792331v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bianchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lund" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174311" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Lory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Euchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mihalkovi&#269;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.024303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Tlili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Beltukov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR03952J" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101471" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.014304" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Beltukov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Parshin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Giordano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tanguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luttich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pineda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zontone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.135504" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duong Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00584-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00392" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02304937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Baldi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.144204" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10344" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Damart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dal Maschio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.125502" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Erra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina. M Giordano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.162" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310825v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huotari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M Giordano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Rintala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Sahle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/13/135501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.025506" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743822v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chushkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Pineda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.165701" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fabiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Fontana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802438192" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Datchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.165701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/46002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Gorelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2389013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dewaele" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2215609" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426534v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426539v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426556v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814138v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325650v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799940v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794566" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118540350.ch5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291381v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524072v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre No&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05426606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>