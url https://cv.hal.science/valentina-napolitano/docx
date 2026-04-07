--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -420,96 +420,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche holistique et intersectionnelle de la question féminine en contexte de guerre. L’action de Women Now for Developpement, organisation féministe syrienne</w:t>
+                <w:t xml:space="preserve">La famille un observatoire des sociétés en temps de guerre : recompositions, ruptures et protections : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/resource/civil-society-review-issue-6-war-catalyst-transformation-families-middle-east-case-studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414878v1</w:t>
+                <w:t xml:space="preserve">hal-04414853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Palestinian Refugees in Syria: A Sociohistorical Overview of UNRWA's Relationship with Syrian Authorities, 1950-70</w:t>
               </w:r>
@@ -558,178 +558,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Migrations in Jordan: Insights from a Recent Symposium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche holistique et intersectionnelle de la question féminine en contexte de guerre. L’action de Women Now for Developpement, organisation féministe syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jerusalem Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 94, pp.116-120</w:t>
+              <w:t xml:space="preserve">Civil Society Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/resource/civil-society-review-issue-6-war-catalyst-transformation-families-middle-east-case-studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217908v1</w:t>
+                <w:t xml:space="preserve">hal-04414878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille un observatoire des sociétés en temps de guerre : recompositions, ruptures et protections : introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Migrations in Jordan: Insights from a Recent Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Khaleefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil Society Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/resource/civil-society-review-issue-6-war-catalyst-transformation-families-middle-east-case-studies</w:t>
+              <w:t xml:space="preserve">Jerusalem Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.116-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414853v1</w:t>
+                <w:t xml:space="preserve">hal-04217908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner sens et cohérence à la désertion en contexte de guerre : les émotions d’ex-militaires syriens</w:t>
               </w:r>
@@ -1365,1286 +1365,1286 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Syrian Society amid Revolution and War: A Diachronic Approach across Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ababsa Myriam; Napolitano Valentina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ifpo, pp.9-40, 2025, 978-2-35159-576-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations de genre et formes de protection parmi les familles syriennes en Jordanie (2018-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ababsa Myriam; Napolitano Valentina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024) Legacy and Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-86, 2025, 978-2-35159-576-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La société syrienne dans la révolution et la guerre: une approche diachronique au croisement de plusieurs territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ifpo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société syrienne dans la révolution et la guerre : héritages et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosting syrian refugees in Jordan : refugee-led humanitarianism and national response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al Husseini Jalal; Napolitano Valentina; Neveu Norig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. B. Tauris, pp.215-229, 2024, 9780755606870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9780755606856.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04647863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan, conflicts and migrations : rethinking host policies and settlement strategies from a long-term and multiscale perspective : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al Husseini Jalal; Napolitano Valentina; Neveu Norig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations in Jordan : Reception Policies and Settlement Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.1-21, 2024, 9780755606870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9780755606856.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04647797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Palestiniens de Syrie dans la révolution et le conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syrie. Le pays brûle. Le livre noir des Assad (1970-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.508-512, 2022, 978-2-02-150233-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils syriens : parcours et ancrages (Liban, Turquie, Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dadhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abou Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agier, Michel (ed.); Le Courant, S. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 935, Points; Seuil, pp.9-127, 2022, Essais, 978-2-7578-9513-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charity, Relief and Humanitarianism as a Means of Maintaining Social and Political Stability in the Middle East. A Longue Durée Analysis of Actors, Categories and Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naili Ida Falestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charity, Relief and Humanitarianism in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-31, 2022, 10.1163/24685968-06010000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24685968-06010008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours et vie quotidienne de familles syriennes à Gaziantep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assaf Dahdah; Nicolas Puig; Michel Tabet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils syriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le passager clandestin, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations de la société civile syrienne face à une transition incertaine</w:t>
+                <w:t xml:space="preserve">Israele bandisce l’UNRWA, ultima ancora di salvezza per i rifugiati palestinesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falestin Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015870v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syriens réfugiés en Jordanie : les défis du retour au pays natal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruba Akash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israele bandisce l’UNRWA, ultima ancora di salvezza per i rifugiati palestinesi</w:t>
+                <w:t xml:space="preserve">Les mobilisations de la société civile syrienne face à une transition incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974138v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël interdit l’UNRWA, dernière bouée de sauvetage des réfugiés palestiniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falestin Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peuple dispersé : les Palestiniens face à la guerre de Gaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913854v1</w:t>
-              </w:r>
-[...853 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2662,51 +2662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. B. Tauris. 2024, 9780755606870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9780755606856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2905,197 +2905,197 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity, Relief and Humanitarianism in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naili Ida Falestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 6 (Special Issue), 2022, Endowment Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925466v1</w:t>
+                <w:t xml:space="preserve">halshs-04644972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity, Relief and Humanitarianism in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naili Ida Falestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 6 (Special Issue), 2022, Endowment Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04644972v1</w:t>
+                <w:t xml:space="preserve">halshs-03925466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced Migration, Reception Policies and Settlement Strategies in Jordan</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3298,51 +3298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La société syrienne dans la révolution et la guerre : une approche diachronique au croisement de plusieurs territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3386,165 +3386,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">الحرب: حافز للتحولات الأسرية في الشرق الأوسط. دراسات حالات من العراق ولبنان واليمن وفلسطين وسوريا</w:t>
+                <w:t xml:space="preserve">La guerre : un catalyseur de transformations familiales au Moyen-Orient : étude de cas au Liban, Yémen, Palestine et Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 2023</w:t>
+              <w:t xml:space="preserve">, 6, 151 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654307v1</w:t>
+                <w:t xml:space="preserve">hal-04487759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre : un catalyseur de transformations familiales au Moyen-Orient : étude de cas au Liban, Yémen, Palestine et Syrie</w:t>
+                <w:t xml:space="preserve">الحرب: حافز للتحولات الأسرية في الشرق الأوسط. دراسات حالات من العراق ولبنان واليمن وفلسطين وسوريا</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 6, 151 p., 2023</w:t>
+              <w:t xml:space="preserve">, 6, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487759v1</w:t>
+                <w:t xml:space="preserve">hal-04654307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GUERRE : UN CATALYSEUR DE TRANSFORMATIONS FAMILIALES AU MOYEN-ORIENT. ÉTUDES DE CAS AU LIBAN, YÉMEN, PALESTINE ET SYRIE.</w:t>
               </w:r>
@@ -3638,372 +3638,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Juridical Status of Palestinian Refugees in Syria : from an Egalitarian Status to a State of Vulnerability</w:t>
+                <w:t xml:space="preserve">Reshaping Polical, Social and Family Networks among Syrians in Gaziantep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations forcées et intégration sociale en Jordanie et au Proche-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO, Apr 2018, Amman, Jordan</w:t>
+              <w:t xml:space="preserve">Conflicts and Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431841v1</w:t>
+                <w:t xml:space="preserve">halshs-02431827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship, migrations and conflicts in the Middle East</w:t>
+                <w:t xml:space="preserve">The Juridical Status of Palestinian Refugees in Syria : from an Egalitarian Status to a State of Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress for Middle-Eastern Studies (WOCMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Migrations forcées et intégration sociale en Jordanie et au Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO, Apr 2018, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431889v1</w:t>
+                <w:t xml:space="preserve">halshs-02431841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping Polical, Social and Family Networks among Syrians in Gaziantep</w:t>
+                <w:t xml:space="preserve">Kinship, migrations and conflicts in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflicts and Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">World Congress for Middle-Eastern Studies (WOCMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431827v1</w:t>
+                <w:t xml:space="preserve">halshs-02431889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations entre pays et champs militants : le cas des militants de la gauche palestinienne en Syrie (1960-1990).</w:t>
+                <w:t xml:space="preserve">Vie quotidienne et sociabilités de familles syriennes à Gaziantep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient et mondes musulmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS (CNRS), Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème congrès du GIS MOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS MOMM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431854v1</w:t>
+                <w:t xml:space="preserve">halshs-01740041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne et sociabilités de familles syriennes à Gaziantep</w:t>
+                <w:t xml:space="preserve">Circulations entre pays et champs militants : le cas des militants de la gauche palestinienne en Syrie (1960-1990).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès du GIS MOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS MOMM, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Moyen-Orient et mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS (CNRS), Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740041v1</w:t>
+                <w:t xml:space="preserve">halshs-02431854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4252,51 +4252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Alhusien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Hamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2025.2605888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kahou Nzouyem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03697262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.110.0127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Husseini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Akash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Naili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/27794" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Ida Falestin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145wz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Calabrese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7552-violence-et-militantisme-.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard Morgann Barbara Pernot Lucine Taminian Valentina Napolitano Elena Qleibo-Kogan Frances Susan Hasso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Alhusien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Hamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2025.2605888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kahou Nzouyem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03697262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.110.0127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Husseini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/27794" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Ida Falestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Naili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Akash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145wz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Calabrese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7552-violence-et-militantisme-.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard Morgann Barbara Pernot Lucine Taminian Valentina Napolitano Elena Qleibo-Kogan Frances Susan Hasso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>