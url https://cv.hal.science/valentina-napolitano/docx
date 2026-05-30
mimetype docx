--- v1 (2026-04-07)
+++ v2 (2026-05-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,282 +234,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires d'aide sont-ils à leur tour générateurs de solidarités?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement et mise en dépendance des refugié·es syrien·nes : le camp de Zaatari en Jordanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Khaleefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Impromptus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 176-177 (1), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m8h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914208v1</w:t>
+                <w:t xml:space="preserve">hal-04804200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et mise en dépendance des refugié·es syrien·nes : le camp de Zaatari en Jordanie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bénéficiaires d'aide sont-ils à leur tour générateurs de solidarités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Khaleefa</w:t>
+                <w:t xml:space="preserve">Jasmine Kahou Nzouyem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Impromptus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.158-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804200v1</w:t>
+                <w:t xml:space="preserve">hal-04914208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille un observatoire des sociétés en temps de guerre : recompositions, ruptures et protections : introduction</w:t>
+                <w:t xml:space="preserve">Une approche holistique et intersectionnelle de la question féminine en contexte de guerre. L’action de Women Now for Developpement, organisation féministe syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/resource/civil-society-review-issue-6-war-catalyst-transformation-families-middle-east-case-studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414853v1</w:t>
+                <w:t xml:space="preserve">hal-04414878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Palestinian Refugees in Syria: A Sociohistorical Overview of UNRWA's Relationship with Syrian Authorities, 1950-70</w:t>
               </w:r>
@@ -558,126 +558,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche holistique et intersectionnelle de la question féminine en contexte de guerre. L’action de Women Now for Developpement, organisation féministe syrienne</w:t>
+                <w:t xml:space="preserve">al-Usra Marsad li-l-Mujtamaʿāt fī Zaman al-Ḥarb: ʿAmaliyyāt Iʿādat al-Haykala wa-Qaṭʿ al-ʿAlāqāt wa-l-Ḥimāya ( الأسرة مرصد للمجتمعات في زمن الحرب: عمليات إعادة الهيكلة وقطع العلاقات والحماية)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/resource/civil-society-review-issue-6-war-catalyst-transformation-families-middle-east-case-studies</w:t>
+              <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/ar/paper/الأسرة-مرصد-للمجتمعات-في-زمن-الحرب-عمليات-إعادة-الهيكلة-وقطع-العلاقات-والحماية</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414878v1</w:t>
+                <w:t xml:space="preserve">hal-05625060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Migrations in Jordan: Insights from a Recent Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Khaleefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -709,2666 +709,2744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner sens et cohérence à la désertion en contexte de guerre : les émotions d’ex-militaires syriens</w:t>
+                <w:t xml:space="preserve">La famille un observatoire des sociétés en temps de guerre : recompositions, ruptures et protections : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Civil Society Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, https://civilsociety-centre.org/resource/civil-society-review-issue-6-war-catalyst-transformation-families-middle-east-case-studies</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03697262v1</w:t>
+                <w:t xml:space="preserve">hal-04414853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements et désengagements combattants : les émotions comme outil d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Larzillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Larzillière</w:t>
+                <w:t xml:space="preserve">E.C. Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Calabrese</w:t>
+                <w:t xml:space="preserve">Jacobo Grajales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobo Grajales</w:t>
+                <w:t xml:space="preserve">G. Manrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91 (2), pp.163-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/crii.091.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rey. Histoire de la Syrie (XIXe-XXIe siècle) . Paris, Fayard, 2018, 398 pages.</w:t>
+                <w:t xml:space="preserve">Donner sens et cohérence à la désertion en contexte de guerre : les émotions d’ex-militaires syriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°89 (4), pp.221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.089.0224⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N° 91 (2), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.091.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592709v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03697262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations transnationales et transformations de l’engagement : l’exemple des circulations palestiniennes dans l’espace syro-libanais (1960-2014)</w:t>
+                <w:t xml:space="preserve">Matthieu Rey. Histoire de la Syrie (XIXe-XXIe siècle) . Paris, Fayard, 2018, 398 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°89 (4), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.089.0224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02433771v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique jordanienne à l’égard des réfugiés syriens : entre hospitalité et protection des intérêts nationaux</w:t>
+                <w:t xml:space="preserve">Palestinian refugees and the Syrian uprising: subjectivities, engagements and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Routeldge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, The war for Syria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02433701v1</w:t>
+                <w:t xml:space="preserve">halshs-02433793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palestinian refugees and the Syrian uprising: subjectivities, engagements and challenges</w:t>
+                <w:t xml:space="preserve">Circulations transnationales et transformations de l’engagement : l’exemple des circulations palestiniennes dans l’espace syro-libanais (1960-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routeldge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, The war for Syria</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02433793v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02433771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique jordanienne à l’égard des réfugiés syriens : entre hospitalité et protection des intérêts nationaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Al-Husseini</w:t>
+                <w:t xml:space="preserve">La politique jordanienne à l’égard des réfugiés syriens : entre hospitalité et protection des intérêts nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°110 (3), pp.127. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.110.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.110.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03592673v1</w:t>
+                <w:t xml:space="preserve">halshs-02433701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique jordanienne à l’égard des réfugiés syriens : entre hospitalité et protection des intérêts nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al-Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°110 (3), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.110.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Syria to Lebanon : Migratory and militant trajectories of three Palestinian women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02433805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Ifpo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145wz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. B. Tauris. 2024, 9780755606870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9780755606856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04647749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une révolution à l'autre. Le camp palestinien de Yarmouk en Syrie (1956-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud. 2024, 978-2-330-19867-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charity, Relief and Humanitarianism in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naili Ida Falestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 6 (Special Issue), 2022, Endowment Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charity, Relief and Humanitarianism in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naili Ida Falestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 6 (Special Issue), 2022, Endowment Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04644972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forced Migration, Reception Policies and Settlement Strategies in Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et militantisme. Parcours d’engagements au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erminia Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138, 2017, 978-2-271-09163-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01737985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syriens réfugiés en Jordanie : les défis du retour au pays natal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruba Akash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mobilisations de la société civile syrienne face à une transition incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israele bandisce l’UNRWA, ultima ancora di salvezza per i rifugiati palestinesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falestin Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël interdit l’UNRWA, dernière bouée de sauvetage des réfugiés palestiniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falestin Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peuple dispersé : les Palestiniens face à la guerre de Gaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Syrian Society amid Revolution and War: A Diachronic Approach across Territories</w:t>
+                <w:t xml:space="preserve">Relations de genre et formes de protection parmi les familles syriennes en Jordanie (2018-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ababsa Myriam; Napolitano Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Ifpo, pp.9-40, 2025, 978-2-35159-576-3</w:t>
+              <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024) Legacy and Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-86, 2025, 978-2-35159-576-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132416v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations de genre et formes de protection parmi les familles syriennes en Jordanie (2018-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Syrian Society amid Revolution and War: A Diachronic Approach across Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ababsa Myriam; Napolitano Valentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024) Legacy and Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Syrian Society in Revolution and War (2011–2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ifpo; Presses de l’Ifpo, pp.9-40, 2025, 978-2-35159-576-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Ifpo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/145wz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132441v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La société syrienne dans la révolution et la guerre: une approche diachronique au croisement de plusieurs territoires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jordan, conflicts and migrations : rethinking host policies and settlement strategies from a long-term and multiscale perspective : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Ifpo. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Al Husseini Jalal; Napolitano Valentina; Neveu Norig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société syrienne dans la révolution et la guerre : héritages et transformations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations in Jordan : Reception Policies and Settlement Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.1-21, 2024, 9780755606870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9780755606856.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814670v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04647797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting syrian refugees in Jordan : refugee-led humanitarianism and national response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Al Husseini Jalal; Napolitano Valentina; Neveu Norig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. B. Tauris, pp.215-229, 2024, 9780755606870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9780755606856.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan, conflicts and migrations : rethinking host policies and settlement strategies from a long-term and multiscale perspective : introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Al Husseini</w:t>
+                <w:t xml:space="preserve">Introduction. La société syrienne dans la révolution et la guerre: une approche diachronique au croisement de plusieurs territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Al Husseini Jalal; Napolitano Valentina; Neveu Norig. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Ifpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations in Jordan : Reception Policies and Settlement Strategies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La société syrienne dans la révolution et la guerre : héritages et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04647797v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Palestiniens de Syrie dans la révolution et le conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syrie. Le pays brûle. Le livre noir des Assad (1970-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.508-512, 2022, 978-2-02-150233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils syriens : parcours et ancrages (Liban, Turquie, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dadhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abou Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agier, Michel (ed.); Le Courant, S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 935, Points; Seuil, pp.9-127, 2022, Essais, 978-2-7578-9513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charity, Relief and Humanitarianism as a Means of Maintaining Social and Political Stability in the Middle East. A Longue Durée Analysis of Actors, Categories and Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naili Ida Falestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charity, Relief and Humanitarianism in the Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-31, 2022, 10.1163/24685968-06010000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/24685968-06010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et vie quotidienne de familles syriennes à Gaziantep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assaf Dahdah; Nicolas Puig; Michel Tabet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils syriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le passager clandestin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740007v1</w:t>
-              </w:r>
-[...1002 lines deleted...]
-                <w:t xml:space="preserve">halshs-01737985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La société syrienne dans la révolution et la guerre : une approche diachronique au croisement de plusieurs territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ababsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3378,249 +3456,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre : un catalyseur de transformations familiales au Moyen-Orient : étude de cas au Liban, Yémen, Palestine et Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 151 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">الحرب: حافز للتحولات الأسرية في الشرق الأوسط. دراسات حالات من العراق ولبنان واليمن وفلسطين وسوريا</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GUERRE : UN CATALYSEUR DE TRANSFORMATIONS FAMILIALES AU MOYEN-ORIENT. ÉTUDES DE CAS AU LIBAN, YÉMEN, PALESTINE ET SYRIE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Richard Morgann Barbara Pernot Lucine Taminian Valentina Napolitano Elena Qleibo-Kogan Frances Susan Hasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil Society Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3630,482 +3708,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping Polical, Social and Family Networks among Syrians in Gaziantep</w:t>
+                <w:t xml:space="preserve">The Juridical Status of Palestinian Refugees in Syria : from an Egalitarian Status to a State of Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflicts and Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">Migrations forcées et intégration sociale en Jordanie et au Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO, Apr 2018, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02431827v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Juridical Status of Palestinian Refugees in Syria : from an Egalitarian Status to a State of Vulnerability</w:t>
+                <w:t xml:space="preserve">Kinship, migrations and conflicts in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations forcées et intégration sociale en Jordanie et au Proche-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO, Apr 2018, Amman, Jordan</w:t>
+              <w:t xml:space="preserve">World Congress for Middle-Eastern Studies (WOCMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02431841v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship, migrations and conflicts in the Middle East</w:t>
+                <w:t xml:space="preserve">Reshaping Polical, Social and Family Networks among Syrians in Gaziantep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress for Middle-Eastern Studies (WOCMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Conflicts and Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02431889v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne et sociabilités de familles syriennes à Gaziantep</w:t>
+                <w:t xml:space="preserve">Circulations entre pays et champs militants : le cas des militants de la gauche palestinienne en Syrie (1960-1990).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès du GIS MOMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS MOMM, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Moyen-Orient et mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS (CNRS), Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740041v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations entre pays et champs militants : le cas des militants de la gauche palestinienne en Syrie (1960-1990).</w:t>
+                <w:t xml:space="preserve">Vie quotidienne et sociabilités de familles syriennes à Gaziantep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient et mondes musulmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS (CNRS), Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème congrès du GIS MOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS MOMM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02431854v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militant Conversion and Transformation of Palestinian Civil Society Organizations in al-Yarmouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4252,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Alhusien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Hamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2025.2605888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kahou Nzouyem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03697262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0224" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.110.0127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Husseini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/27794" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Ida Falestin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Naili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Akash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145wz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Calabrese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7552-violence-et-militantisme-.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard Morgann Barbara Pernot Lucine Taminian Valentina Napolitano Elena Qleibo-Kogan Frances Susan Hasso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Alhusien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al-Othman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bark" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Hamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2025.2605888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khaleefa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m8h" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kahou Nzouyem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03697262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.089.0224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.110.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al-Husseini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145wz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Ida Falestin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erminia Calabrese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7552-violence-et-militantisme-.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruba Akash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974138v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falestin Naili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/27794" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135637v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414750v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richard Morgann Barbara Pernot Lucine Taminian Valentina Napolitano Elena Qleibo-Kogan Frances Susan Hasso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431827v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431854v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>