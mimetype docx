--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Novati </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of a TES based cryogenic Li$_2$MoO$_4$detector for neutrinoless double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cudmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Figueroa-Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Limits on Light Dark Matter Interactions in a Low Threshold Two Channel Athermal Phonon Detector from the TESSERACT Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Y Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chaplinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garcia-Sciveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (16), pp.161002. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hsrl-crvf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy calibration of SuperCDMS HVeV cryogenic silicon calorimeters using Compton steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (9), pp.092014. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jj7w-gkgg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mini-CryoCube detectors from the Ricochet experiment commissioning at the Institut Laue-Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bailly-Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7xy6-jq3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of correlated charge noise in superconducting qubits at an underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colón Cesaní</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9906. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63724-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a phonon-mediated kinetic inductance detector at the NEXUS cryogenic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Temples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmond Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.044045. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of 30 eVee ionization energy resolution with Ricochet germanium cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Prototype TES Detector for the Ricochet Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1057, pp.168765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2023.168765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Nuclear-Recoil Ionization Yield in Silicon at 100 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (9), pp.091801. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.091801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low-mass dark matter via bremsstrahlung radiation and the Migdal effect in SuperCDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (11), pp.112013. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining $g_{A}/g_{V}$ with High Resolution Spectral Measurements Using an LiInSe$_2$ Bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (23), pp.232502. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.232502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new limit for neutrinoless double-beta decay of 100 Mo from the CUPID-Mo experiment (CUPID-Mo Collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (18), pp.181802. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.181802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Limit on Neutrinoless Double-Beta Decay in $^{130}$Te with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Q. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (12), pp.122501. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $0\nu2\beta$-decay CROSS experiment: preliminary results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Bandac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.018. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2020)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a Li$_2$WO$_4$(Mo) bolometric detector for the measurement of coherent neutrino-nucleus scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Ch Avetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P Barinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X de la Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 949, pp.162784. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUPID-Mo experiment for neutrinoless double-beta decay: performance and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of the Czochralski growth of Li2MoO4 crystals for heat- scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.125385. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of 2vbetabeta decay of 100Mo with the CUPID-Mo detection technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (7), pp.674. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a $\mathrm{CdMoO_4}$ scintillating bolometer for neutrinoless double beta decay experiments with $\mathrm{{}^{116}Cd}$ and $\mathrm{{}^{100}Mo}$ nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 943, pp.162395. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-to-heat transducers exploiting the Neganov-Trofimov-Luke effect for light detection in rare-event searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 940, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of a Li$_2$Mg$_2$(MoO$_4$)$_3$ scintillating bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Ya. Degoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Dulger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 889, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Rare Nuclear Processes with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (09), pp.1843002. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X18430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First scintillating bolometer tests of a CLYMENE R&D on Li2MoO4 scintillators towards a large-scale double-beta decay experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marnieros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 891, pp.60630. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete event-by-event $\alpha/\gamma(\beta)$ separation in a full-size ${\mathrm{TeO}}_{2}$ CUORE bolometer by Neganov-Luke-magnified light detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Combarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.032501. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.032501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from CUORE: A Search for Lepton Number Violation via $0\nu\beta\beta$ Decay of $^{130}$Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnaboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.132501. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.132501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrinoless $\beta^{+}\hspace{-0.2em}EC$ Decay of $^{120}$Te with CUORE-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.055502. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.055502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 100Mo-containing scintillating bolometers for a high-sensitivity neutrinoless double-beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Bekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.785. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5343-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Analysis Techniques for CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.857. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE sensitivity to $0\nu \beta \beta $ decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.532. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5098-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected background for the CUORE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.543. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory growth in the Li2MoO4-MoO3 system for the next crystal generation of heat-scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Moutatouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched TeO$_2$ bolometers with active particle discrimination: towards the CUPID experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 767, pp.321-329. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of an enriched$^{116}$ CdWO$_4$ scintillating bolometer for neutrinoless double-beta-decay searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gimbal-Zofka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (9), pp.487. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCESS workshop: Descriptions of rising low-energy spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaznacheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakruth Adari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCESS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Austria. pp.001, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.9.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bolometric Cherenkov-light detector for a double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Developments in Photodetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. pp.82-84, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE: first results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Neutrinos from Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Uppsala University Main Building, Sweden. pp.164, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.295.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement of the CUORE experiment via the development of Cherenkov hybrid TeO₂ bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation and Detectors [physics.ins-det]. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01963790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Novati </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of a TES based cryogenic Li$_2$MoO$_4$detector for neutrinoless double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cudmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Figueroa-Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy calibration of SuperCDMS HVeV cryogenic silicon calorimeters using Compton steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (9), pp.092014. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jj7w-gkgg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mini-CryoCube detectors from the Ricochet experiment commissioning at the Institut Laue-Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bailly-Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7xy6-jq3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Limits on Light Dark Matter Interactions in a Low Threshold Two Channel Athermal Phonon Detector from the TESSERACT Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Y Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chaplinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garcia-Sciveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (16), pp.161002. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hsrl-crvf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of correlated charge noise in superconducting qubits at an underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colón Cesaní</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9906. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63724-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of 30 eVee ionization energy resolution with Ricochet germanium cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a phonon-mediated kinetic inductance detector at the NEXUS cryogenic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Temples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmond Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.044045. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Prototype TES Detector for the Ricochet Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1057, pp.168765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2023.168765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Nuclear-Recoil Ionization Yield in Silicon at 100 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (9), pp.091801. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.091801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low-mass dark matter via bremsstrahlung radiation and the Migdal effect in SuperCDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (11), pp.112013. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining $g_{A}/g_{V}$ with High Resolution Spectral Measurements Using an LiInSe$_2$ Bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (23), pp.232502. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.232502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new limit for neutrinoless double-beta decay of 100 Mo from the CUPID-Mo experiment (CUPID-Mo Collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (18), pp.181802. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.181802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $0\nu2\beta$-decay CROSS experiment: preliminary results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Bandac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.018. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2020)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of the Czochralski growth of Li2MoO4 crystals for heat- scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.125385. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a Li$_2$WO$_4$(Mo) bolometric detector for the measurement of coherent neutrino-nucleus scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Ch Avetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P Barinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X de la Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 949, pp.162784. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUPID-Mo experiment for neutrinoless double-beta decay: performance and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of 2vbetabeta decay of 100Mo with the CUPID-Mo detection technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (7), pp.674. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Limit on Neutrinoless Double-Beta Decay in $^{130}$Te with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Q. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (12), pp.122501. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-to-heat transducers exploiting the Neganov-Trofimov-Luke effect for light detection in rare-event searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 940, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a $\mathrm{CdMoO_4}$ scintillating bolometer for neutrinoless double beta decay experiments with $\mathrm{{}^{116}Cd}$ and $\mathrm{{}^{100}Mo}$ nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 943, pp.162395. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of a Li$_2$Mg$_2$(MoO$_4$)$_3$ scintillating bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Ya. Degoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Dulger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 889, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First scintillating bolometer tests of a CLYMENE R&D on Li2MoO4 scintillators towards a large-scale double-beta decay experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marnieros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 891, pp.60630. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete event-by-event $\alpha/\gamma(\beta)$ separation in a full-size ${\mathrm{TeO}}_{2}$ CUORE bolometer by Neganov-Luke-magnified light detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Combarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.032501. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.032501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Rare Nuclear Processes with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (09), pp.1843002. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X18430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from CUORE: A Search for Lepton Number Violation via $0\nu\beta\beta$ Decay of $^{130}$Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnaboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.132501. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.132501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrinoless $\beta^{+}\hspace{-0.2em}EC$ Decay of $^{120}$Te with CUORE-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.055502. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.055502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Analysis Techniques for CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.857. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE sensitivity to $0\nu \beta \beta $ decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.532. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5098-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected background for the CUORE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.543. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory growth in the Li2MoO4-MoO3 system for the next crystal generation of heat-scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Moutatouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched TeO$_2$ bolometers with active particle discrimination: towards the CUPID experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 767, pp.321-329. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 100Mo-containing scintillating bolometers for a high-sensitivity neutrinoless double-beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Bekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.785. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5343-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of an enriched$^{116}$ CdWO$_4$ scintillating bolometer for neutrinoless double-beta-decay searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gimbal-Zofka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (9), pp.487. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCESS workshop: Descriptions of rising low-energy spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaznacheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakruth Adari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCESS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Austria. pp.001, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.9.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bolometric Cherenkov-light detector for a double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Developments in Photodetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. pp.82-84, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE: first results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Neutrinos from Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Uppsala University Main Building, Sweden. pp.164, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.295.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement of the CUORE experiment via the development of Cherenkov hybrid TeO₂ bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation and Detectors [physics.ins-det]. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01963790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratrud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cudmore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Figueroa-Feliciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13844-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaplinsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Fink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Sciveres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hsrl-crvf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj7w-gkgg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bailly-Salins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baulieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xy6-jq3c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratrud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col&#243;n Cesan&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dyson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63724-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Temples" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmond Wen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ramanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Aralis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Yung Chang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12433-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aralis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.091801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Leder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ouellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Danevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.232502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.181802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Adams" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alduino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Avignone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.122501" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bandac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bri&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2020)018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aliane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Ch Avetissov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P Barinova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de la Broise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Danevich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7578-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125385" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8203-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Poda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalife" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.06.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Degoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Dulger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18430029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcillac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marnieros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nones" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737889v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Combarieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.032501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaboldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.132501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Artusa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.055502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669511v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Bekker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5343-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5433-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5098-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5080-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Moutatouia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcillac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giuliani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dafinei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbal-Zofka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4331-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaznacheeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reindl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakruth Adari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.9.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Novati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Alduino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Avignone Iii" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Azzolini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.295.0164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01963790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS412" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratrud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cudmore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Figueroa-Feliciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13844-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj7w-gkgg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bailly-Salins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baulieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xy6-jq3c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y Chang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaplinsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Fink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Sciveres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hsrl-crvf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratrud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col&#243;n Cesan&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dyson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63724-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Billard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12433-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Temples" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmond Wen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ramanathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Aralis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Yung Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aralis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.091801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Leder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ouellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Danevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.232502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.181802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bandac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2020)018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aliane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Ch Avetissov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P Barinova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de la Broise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Danevich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7578-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8203-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Adams" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alduino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Avignone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.122501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.06.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Poda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalife" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Degoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Dulger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcillac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marnieros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nones" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Combarieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.032501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18430029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaboldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.132501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Artusa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.055502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5433-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5098-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5080-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Moutatouia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcillac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giuliani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dafinei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Bekker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5343-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbal-Zofka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4331-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaznacheeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reindl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakruth Adari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.9.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Novati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Alduino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Avignone Iii" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Azzolini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.295.0164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01963790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS412" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>