--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Novati </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of a TES based cryogenic Li$_2$MoO$_4$detector for neutrinoless double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cudmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Figueroa-Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy calibration of SuperCDMS HVeV cryogenic silicon calorimeters using Compton steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (9), pp.092014. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jj7w-gkgg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mini-CryoCube detectors from the Ricochet experiment commissioning at the Institut Laue-Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bailly-Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7xy6-jq3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Limits on Light Dark Matter Interactions in a Low Threshold Two Channel Athermal Phonon Detector from the TESSERACT Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Y Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chaplinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garcia-Sciveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (16), pp.161002. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hsrl-crvf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of correlated charge noise in superconducting qubits at an underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colón Cesaní</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9906. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63724-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of 30 eVee ionization energy resolution with Ricochet germanium cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a phonon-mediated kinetic inductance detector at the NEXUS cryogenic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Temples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmond Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.044045. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Prototype TES Detector for the Ricochet Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1057, pp.168765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2023.168765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Nuclear-Recoil Ionization Yield in Silicon at 100 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (9), pp.091801. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.091801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low-mass dark matter via bremsstrahlung radiation and the Migdal effect in SuperCDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (11), pp.112013. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining $g_{A}/g_{V}$ with High Resolution Spectral Measurements Using an LiInSe$_2$ Bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (23), pp.232502. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.232502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new limit for neutrinoless double-beta decay of 100 Mo from the CUPID-Mo experiment (CUPID-Mo Collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (18), pp.181802. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.181802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $0\nu2\beta$-decay CROSS experiment: preliminary results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Bandac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.018. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2020)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of the Czochralski growth of Li2MoO4 crystals for heat- scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.125385. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a Li$_2$WO$_4$(Mo) bolometric detector for the measurement of coherent neutrino-nucleus scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Ch Avetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P Barinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X de la Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 949, pp.162784. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUPID-Mo experiment for neutrinoless double-beta decay: performance and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of 2vbetabeta decay of 100Mo with the CUPID-Mo detection technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (7), pp.674. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Limit on Neutrinoless Double-Beta Decay in $^{130}$Te with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Q. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (12), pp.122501. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-to-heat transducers exploiting the Neganov-Trofimov-Luke effect for light detection in rare-event searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 940, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a $\mathrm{CdMoO_4}$ scintillating bolometer for neutrinoless double beta decay experiments with $\mathrm{{}^{116}Cd}$ and $\mathrm{{}^{100}Mo}$ nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 943, pp.162395. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of a Li$_2$Mg$_2$(MoO$_4$)$_3$ scintillating bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Ya. Degoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Dulger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 889, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First scintillating bolometer tests of a CLYMENE R&D on Li2MoO4 scintillators towards a large-scale double-beta decay experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marnieros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 891, pp.60630. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete event-by-event $\alpha/\gamma(\beta)$ separation in a full-size ${\mathrm{TeO}}_{2}$ CUORE bolometer by Neganov-Luke-magnified light detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Combarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.032501. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.032501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Rare Nuclear Processes with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (09), pp.1843002. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X18430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from CUORE: A Search for Lepton Number Violation via $0\nu\beta\beta$ Decay of $^{130}$Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnaboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.132501. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.132501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrinoless $\beta^{+}\hspace{-0.2em}EC$ Decay of $^{120}$Te with CUORE-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.055502. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.055502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Analysis Techniques for CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.857. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE sensitivity to $0\nu \beta \beta $ decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.532. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5098-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected background for the CUORE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.543. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory growth in the Li2MoO4-MoO3 system for the next crystal generation of heat-scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Moutatouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched TeO$_2$ bolometers with active particle discrimination: towards the CUPID experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 767, pp.321-329. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 100Mo-containing scintillating bolometers for a high-sensitivity neutrinoless double-beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Bekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.785. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5343-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of an enriched$^{116}$ CdWO$_4$ scintillating bolometer for neutrinoless double-beta-decay searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gimbal-Zofka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (9), pp.487. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCESS workshop: Descriptions of rising low-energy spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaznacheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakruth Adari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCESS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Austria. pp.001, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.9.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bolometric Cherenkov-light detector for a double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Developments in Photodetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. pp.82-84, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE: first results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Neutrinos from Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Uppsala University Main Building, Sweden. pp.164, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.295.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement of the CUORE experiment via the development of Cherenkov hybrid TeO₂ bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation and Detectors [physics.ins-det]. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01963790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentina Novati </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of a TES based cryogenic Li$_2$MoO$_4$detector for neutrinoless double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Cudmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Figueroa-Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85 (2), pp.118. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy calibration of SuperCDMS HVeV cryogenic silicon calorimeters using Compton steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (9), pp.092014. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jj7w-gkgg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Limits on Light Dark Matter Interactions in a Low Threshold Two Channel Athermal Phonon Detector from the TESSERACT Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-Y Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chaplinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garcia-Sciveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (16), pp.161002. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/hsrl-crvf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mini-CryoCube detectors from the Ricochet experiment commissioning at the Institut Laue-Langevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bailly-Salins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (11), pp.112019. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7xy6-jq3c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of correlated charge noise in superconducting qubits at an underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bratrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Anyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colón Cesaní</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9906. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-63724-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First demonstration of 30 eVee ionization energy resolution with Ricochet germanium cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (2), pp.186. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a phonon-mediated kinetic inductance detector at the NEXUS cryogenic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Temples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmond Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Yung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (4), pp.044045. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a Prototype TES Detector for the Ricochet Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1057, pp.168765. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2023.168765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of the Nuclear-Recoil Ionization Yield in Silicon at 100 eV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (9), pp.091801. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.091801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low-mass dark matter via bremsstrahlung radiation and the Migdal effect in SuperCDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (11), pp.112013. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.107.112013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining $g_{A}/g_{V}$ with High Resolution Spectral Measurements Using an LiInSe$_2$ Bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Lett.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (23), pp.232502. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.232502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new limit for neutrinoless double-beta decay of 100 Mo from the CUPID-Mo experiment (CUPID-Mo Collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (18), pp.181802. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.181802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $0\nu2\beta$-decay CROSS experiment: preliminary results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.C. Bandac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.018. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2020)018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a Li$_2$WO$_4$(Mo) bolometric detector for the measurement of coherent neutrino-nucleus scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Ch Avetissov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.P Barinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X de la Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 949, pp.162784. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUPID-Mo experiment for neutrinoless double-beta decay: performance and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-019-7578-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of the Czochralski growth of Li2MoO4 crystals for heat- scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ahmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.125385. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of 2vbetabeta decay of 100Mo with the CUPID-Mo detection technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (7), pp.674. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-020-8203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Limit on Neutrinoless Double-Beta Decay in $^{130}$Te with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.Q. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (12), pp.122501. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of a $\mathrm{CdMoO_4}$ scintillating bolometer for neutrinoless double beta decay experiments with $\mathrm{{}^{116}Cd}$ and $\mathrm{{}^{100}Mo}$ nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 943, pp.162395. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.162395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-to-heat transducers exploiting the Neganov-Trofimov-Luke effect for light detection in rare-event searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 940, pp.320-327. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2019.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of a Li$_2$Mg$_2$(MoO$_4$)$_3$ scintillating bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Ya. Degoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.L. Dulger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Instrum.Meth.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 889, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete event-by-event $\alpha/\gamma(\beta)$ separation in a full-size ${\mathrm{TeO}}_{2}$ CUORE bolometer by Neganov-Luke-magnified light detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chapellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Combarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (3), pp.032501. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.032501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First scintillating bolometer tests of a CLYMENE R&D on Li2MoO4 scintillators towards a large-scale double-beta decay experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marnieros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 891, pp.60630. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Rare Nuclear Processes with CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (09), pp.1843002. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X18430029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Neutrinoless $\beta^{+}\hspace{-0.2em}EC$ Decay of $^{120}$Te with CUORE-0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.055502. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.97.055502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Results from CUORE: A Search for Lepton Number Violation via $0\nu\beta\beta$ Decay of $^{130}$Te</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnaboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (13), pp.132501. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.132501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Energy Analysis Techniques for CUORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (12), pp.857. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5433-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE sensitivity to $0\nu \beta \beta $ decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.532. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5098-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The projected background for the CUORE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (8), pp.543. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory growth in the Li2MoO4-MoO3 system for the next crystal generation of heat-scintillation cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Moutatouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched TeO$_2$ bolometers with active particle discrimination: towards the CUPID experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 767, pp.321-329. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2017.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 100Mo-containing scintillating bolometers for a high-sensitivity neutrinoless double-beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Bekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77 (11), pp.785. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-017-5343-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First test of an enriched$^{116}$ CdWO$_4$ scintillating bolometer for neutrinoless double-beta-decay searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Barabash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Danevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gimbal-Zofka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (9), pp.487. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4331-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXCESS workshop: Descriptions of rising low-energy spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaznacheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakruth Adari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCESS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Austria. pp.001, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.9.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative bolometric Cherenkov-light detector for a double beta decay search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Artusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Beeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dafinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on New Developments in Photodetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France. pp.82-84, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2017.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUORE: first results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Alduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystal Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Azzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Neutrinos from Accelerators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Uppsala University Main Building, Sweden. pp.164, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.295.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity enhancement of the CUORE experiment via the development of Cherenkov hybrid TeO₂ bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Novati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation and Detectors [physics.ins-det]. Université Paris Saclay (COmUE), 2018. English. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018SACLS412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01963790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratrud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cudmore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Figueroa-Feliciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13844-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj7w-gkgg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bailly-Salins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baulieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xy6-jq3c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y Chang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaplinsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Fink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Sciveres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hsrl-crvf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratrud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col&#243;n Cesan&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dyson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63724-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Billard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12433-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Temples" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmond Wen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ramanathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Aralis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Yung Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aralis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.091801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Leder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ouellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Danevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.232502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.181802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bandac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2020)018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aliane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Ch Avetissov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P Barinova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de la Broise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Danevich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162784" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benato" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7578-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8203-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Adams" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alduino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Avignone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.122501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.06.044" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Poda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalife" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162395" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Degoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Dulger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcillac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marnieros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nones" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737889v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Combarieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.032501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18430029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaboldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.132501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Artusa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.055502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5433-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5098-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5080-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Moutatouia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcillac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giuliani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dafinei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Bekker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5343-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbal-Zofka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4331-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaznacheeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reindl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakruth Adari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.9.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Novati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Alduino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Avignone Iii" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Azzolini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.295.0164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01963790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS412" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bratrud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cudmore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Figueroa-Feliciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13844-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jj7w-gkgg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaplinsky" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Fink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Sciveres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hsrl-crvf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bailly-Salins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baulieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7xy6-jq3c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bratrud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anyang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Col&#243;n Cesan&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dyson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63724-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Billard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12433-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Temples" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmond Wen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ramanathan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Aralis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Yung Chang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2023.168765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aralis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.091801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.107.112013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Leder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ouellet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Danevich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumoulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.232502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.181802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Bandac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2020)018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aliane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Ch Avetissov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P Barinova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X de la Broise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A Danevich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162784" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-7578-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stelian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-020-8203-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Q. Adams" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alduino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Avignone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzolini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.122501" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Poda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalife" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162395" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Novati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.06.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Ya. Degoda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Dulger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.01.101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chapellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Combarieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.032501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Marcillac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marnieros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X18430029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Artusa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.055502" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreotti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaboldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.132501" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5433-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5098-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5080-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Moutatouia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Marcillac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giuliani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.12.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dafinei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Bekker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5343-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbal-Zofka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4331-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751706v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaznacheeva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reindl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wagner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakruth Adari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.9.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737861v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Novati" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.10.058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Alduino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystal Alfonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank T. Avignone Iii" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Azzolini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.295.0164" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01963790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS412" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>