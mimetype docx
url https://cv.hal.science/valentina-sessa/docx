--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3071,217 +3071,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Mtibaa</w:t>
+                <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Júdice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masao Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophIA Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863336v1</w:t>
+                <w:t xml:space="preserve">hal-03863344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Júdice</w:t>
+                <w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masao Fukushima</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SophIA Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863344v1</w:t>
+                <w:t xml:space="preserve">hal-03863336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
               </w:r>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim J&#250;dice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Fukushima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01423-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02019-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00226-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02503981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Judice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iusem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2020.1734804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeo Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2875591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Camlibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982668v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2758-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanif Sherali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-0064-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2306975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05485849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zagoujii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03466888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim J&#250;dice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Fukushima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01423-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02019-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00226-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02503981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Judice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iusem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2020.1734804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeo Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2875591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Camlibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982668v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2758-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanif Sherali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-0064-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2306975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05485849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zagoujii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03466888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>