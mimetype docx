--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -850,278 +850,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Applicability of Random Forest-Based Models for the Forecast of Run-of-River Hydropower Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Siggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol3040050⟩</w:t>
+              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499725v1</w:t>
+                <w:t xml:space="preserve">hal-03279783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate proofing the renewable electricity deployment in Europe - Introducing climate variability in large energy systems models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the Applicability of Random Forest-Based Models for the Forecast of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofia Simões</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Strategy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.100657. </w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.858-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esr.2021.100657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol3040050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279783v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential partial linearization algorithm for the symmetric eigenvalue complementarity problem</w:t>
               </w:r>
@@ -2976,407 +2976,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening mathematical models for pump scheduling in water distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amirhossein Tavakoli</w:t>
+                <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Júdice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masao Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">XV Workshop on Global Optimization (HUGO2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934746v1</w:t>
+                <w:t xml:space="preserve">hal-03934693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Júdice</w:t>
+                <w:t xml:space="preserve">Strengthening mathematical models for pump scheduling in water distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masao Fukushima</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Applied Energy (ICAE2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863344v1</w:t>
+                <w:t xml:space="preserve">hal-03934746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Mtibaa</w:t>
+                <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Júdice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masao Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SophIA Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">PGMO days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863336v1</w:t>
+                <w:t xml:space="preserve">hal-03863344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Júdice</w:t>
+                <w:t xml:space="preserve">Refrigerant leak detection in industrial refrigeration systems with vapor compressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masao Fukushima</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Workshop on Global Optimization (HUGO2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">SophIA Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934693v1</w:t>
+                <w:t xml:space="preserve">hal-03863336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing over Nonlinear Networks with Duality Cuts</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4687,51 +4687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim J&#250;dice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Fukushima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01423-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02019-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00226-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02503981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Judice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iusem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2020.1734804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeo Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2875591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Camlibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982668v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2758-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanif Sherali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-0064-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2306975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05485849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zagoujii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03466888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim J&#250;dice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Fukushima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01423-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02019-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00226-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02503981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Judice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iusem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2020.1734804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeo Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2875591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Camlibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982668v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2758-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanif Sherali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-0064-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2306975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05485849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zagoujii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03466888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>