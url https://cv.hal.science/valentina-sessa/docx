--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1167,78 +1167,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77, pp.711-728. </w:t>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.711-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10589-020-00226-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941956v1</w:t>
+                <w:t xml:space="preserve">hal-04639583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential partial linearization algorithm for the symmetric eigenvalue complementarity problem</w:t>
               </w:r>
@@ -1284,78 +1284,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77 (3), pp.711-728. </w:t>
+              <w:t xml:space="preserve">, 2020, 77, pp.711-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10589-020-00226-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639583v1</w:t>
+                <w:t xml:space="preserve">hal-02941956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternating direction method of multipliers for the eigenvalue complementarity problem</w:t>
               </w:r>
@@ -2082,226 +2082,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating fault detection techniques for refrigerant leak detection in industrial vapor compression refrigeration systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
+                <w:t xml:space="preserve">LEARNING TO PREDICT THE RUN-OF-RIVER HYDROPOWER FROM CLIMATE VARIABLES AT A LARGE SCALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Zagoujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SimHydro 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506860v1</w:t>
+                <w:t xml:space="preserve">hal-05485849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING TO PREDICT THE RUN-OF-RIVER HYDROPOWER FROM CLIMATE VARIABLES AT A LARGE SCALE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siwar Zagoujii</w:t>
+                <w:t xml:space="preserve">Evaluating fault detection techniques for refrigerant leak detection in industrial vapor compression refrigeration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485849v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling pumps and reservoirs with integer nonlinear programming and deep learning</w:t>
               </w:r>
@@ -2376,217 +2376,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon footprint of AI data centers: a life cycle approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre d'Orgeval</w:t>
+                <w:t xml:space="preserve">Deep Learning for Pump Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Niigata City, Japan</w:t>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758006v1</w:t>
+                <w:t xml:space="preserve">hal-04639702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Pump Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demassey</w:t>
+                <w:t xml:space="preserve">Carbon footprint of AI data centers: a life cycle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre d'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Niigata City, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639702v1</w:t>
+                <w:t xml:space="preserve">hal-04758006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of Fractional Quadratic Programs on the Standard Simplex</w:t>
               </w:r>
@@ -2812,191 +2812,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of the standard quadratic programming problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening Mathematical Formulation for Global Optimization of the Operational Water Network Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirhossein Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autumn School on Equilibrium Problems and Minimax Inequalities,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, El jadida, Morocco</w:t>
+              <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326534v1</w:t>
+                <w:t xml:space="preserve">hal-03940479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Mathematical Formulation for Global Optimization of the Operational Water Network Distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global optimization of the standard quadratic programming problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Autumn School on Equilibrium Problems and Minimax Inequalities,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, El jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940479v1</w:t>
+                <w:t xml:space="preserve">hal-04326534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-phase sequential algorithm for global optimization of the standard quadratic programming problem</w:t>
               </w:r>
@@ -3736,243 +3736,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Assoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390355v1</w:t>
+                <w:t xml:space="preserve">hal-02302376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the climate dependency of the run-of-river based hydro power generation using machine learning techniques: an application to French, Portuguese and Spanish cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Model for the Uncertainties in the Long-Term Prediction of Run-of-River Hydropower Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Sessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Assoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS 2019 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">PGMO Days 2019 - Programme Gaspard Monge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302376v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILTY OF LONG TERM ESTIMATES OF HYDRO POWER GENERATION ON A EUROPEAN SCALE</w:t>
               </w:r>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim J&#250;dice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Fukushima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01423-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02019-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00226-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02503981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Judice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iusem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2020.1734804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeo Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2875591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Camlibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982668v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2758-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanif Sherali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-0064-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2306975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05485849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sessa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zagoujii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03466888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Orgeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Sheehan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sessa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.127288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05468153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sasaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Mtibaa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alajarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim J&#250;dice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Fukushima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-024-01423-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02019-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Fortes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Amorim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Siggini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279783v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esr.2021.100657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03499725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sim&#245;es" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3040050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welington de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-020-00226-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02503981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Judice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iusem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2020.1734804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rubino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pompeo Marino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2875591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Camlibel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2016.10.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02982668v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-2758-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanif Sherali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-0064-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2306975" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05485849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sessa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Zagoujii" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05469000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04869416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03507917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03466888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03396087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02302376v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02390355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Thuilliez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03940520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02317459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04506597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60924-4_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560413v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02520128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02507400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>